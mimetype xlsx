--- v0 (2026-02-04)
+++ v1 (2026-05-09)
@@ -54,1581 +54,1581 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Patrícia Nascimento Almeida</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/220/pl_no_12-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/220/pl_no_12-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre os Municípios pertencentes ao CISAN, com a finalidade organizar, atualizar e estruturar o Consórcio Intermunicipal do Semiárido Nordeste II, denominado CISAN, qual o presente Município participa.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/222/pl_no_15_de_16_de_novembro_de_2021..pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/222/pl_no_15_de_16_de_novembro_de_2021..pdf</t>
   </si>
   <si>
     <t>Acrescenta e Altera Dispositivos no Código Tributário do Município de Banzaê, Instituído Pela Lei Complementar Nº. 417 de 23 de janeiro de 2019, adequando-os a Lei Complementar Federal 175/2020, com relação a cobrança do Imposto Sobre Serviços de Qualquer Natureza (ISSQN), e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fernandes do Campo do Brito</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_fernandes_001-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_fernandes_001-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente ao Poder Executivo, ouvido o Plenário, através do departamento competente, a construção de uma piscina olímpica na sede do município.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_fernandes_002-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_fernandes_002-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente a Exma. prefeita, ouvido o Plenário, através do departamento competente, a construção de uma praça de laser no Quilombo Maria Preta – neste.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_fernandes_003-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_fernandes_003-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente a Exma. prefeita, ouvido o Plenário, através do departamento competente, o deslocamento do atual campo de futebol do Quilombo Maria Preta, para um novo local, na mesma localidade.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_fernandes_04-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_fernandes_04-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente a Exma. prefeita, ouvido o Plenário, através do Dpto. de obras e serviços, a construção da cobertura da Quadra Poliesportiva do Campo do Brito – neste.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_fernandes_05-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_fernandes_05-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente a Exma. prefeita, ouvido o Plenário, através do Dpto. de obras e serviços, a pavimentação com paralelepípedo da rua da Caixa D’água do Pov. Boqueirão – neste.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_no_6.2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_no_6.2021.pdf</t>
   </si>
   <si>
     <t>Que	o Poder Executivo viabilize  através do departamento competente, a construção do posto de Saúde do Bairro Petronílio Dantes, deste município de Banzaê.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_fernandes_07-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_fernandes_07-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente a Exma. prefeita, ouvido o Plenário, através do Dpto. de obras e serviços, a construção de uma Praça de Laser no Pov. Boqueirão – neste.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_fernandes_008-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_fernandes_008-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente a Exma. prefeita, ouvido o Plenário, através do Dpto. competente, a construção da Praça de laser do Petronílio Dantas – neste.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no_9.2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no_9.2021.pdf</t>
   </si>
   <si>
     <t>Que	o Poder Executivo viabilize através	do departamento de esporte, que execute ã opção de arrecadar alimentos através da Copa Rural de Futebol deste município de Banzaê.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_fernandes_010-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_fernandes_010-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente a Exma. prefeita, ouvido o Plenário, a aquisição e distribuição de sementes de milho, feijão e hortifrúti para a agricultura familiar de baixa renda do Município.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_fernandes_011-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_fernandes_011-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente a Exma. prefeita, ouvido o Plenário, através do departamento competente, a viabilidade de concessão, por meio de projeto de lei, de auxílio financeiro aos músicos do município de Banzaê.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_fernandes_012-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_fernandes_012-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente a Exma. prefeita, ouvido o Plenário, através do Dpto. competente, a abertura de novas ruas, com demarcação topográfica, tanto na  sede como nos povoados do município.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_fernandes_013-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_fernandes_013-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente a Exma. prefeita, ouvido o Plenário, através do Dpto. competente, a reforma e cobertura da Quadra do Pov. Monte – neste.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_fernandes_014-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_fernandes_014-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente a Exma. prefeita, ouvido o Plenário, a construção da cobertura da Quadra Poliesportiva do Pov. Tamburil.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_no_15.2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_no_15.2021.pdf</t>
   </si>
   <si>
     <t>Que	o Poder Executivo viabilize através	do departamento competente, a pavimentação com paralelepípedo na Rua da Genilza Bitencourt à BA220 localizada no Bairro Petronílio Dantas, deste município de Banzaê.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no_17.2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no_17.2021.pdf</t>
   </si>
   <si>
     <t>Que	o Poder Executivo viabilize através	do departamento competente, a pavimentação com paralelepípedo e Implantação de Iluminação, da Capela da Barra até a BA200 à casa de farinha localizada no povoado do Boqueirão, deste município de Banzaê.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Gilson do Camamum</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_fernandes_018-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_fernandes_018-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente a Exma. Prefeita, ouvido o Plenário, através do departamento competente, a pavimentação (cascalho), na comunidade de Boqueirão– neste.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_fernandes_019-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_fernandes_019-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente a Exma. prefeita, ouvido o Plenário, através do departamento competente, a construção de lombadas/redutores de velocidade no trecho da BA-220 que interliga o Pov. Campo do Brito a São João da Fortaleza. Igualmente a realização de novas pavimentações no Pov. Campo do Brito.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Joaozinho do Salgado</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/314/20._ampliacao_da_estrada_que_liga_o_povoado_de_maria_preta_ao_povoado_de_serra_vermelha_do_junco.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/314/20._ampliacao_da_estrada_que_liga_o_povoado_de_maria_preta_ao_povoado_de_serra_vermelha_do_junco.docx</t>
   </si>
   <si>
     <t>INDICO regimentalmente, ouvido o plenário, a Sra. Prefeita, através do departamento de obras, a ampliação e restauração da estrada vicinal do Quilombo Maria Preta até o Pov. Serra Vermelha do Junco.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/317/21.ampliacao_do_jardim_da_praca_de_lazer_alem_da_iluminacao_e_bancos_da_mesma_situado_no_povoado_salgado..docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/317/21.ampliacao_do_jardim_da_praca_de_lazer_alem_da_iluminacao_e_bancos_da_mesma_situado_no_povoado_salgado..docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção, instalação de bancos e implantação de jardim no Povoado Salgado.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/335/22._ampliacao_e_reforma_do_cemiterio_do_povoado_salgado..docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/335/22._ampliacao_e_reforma_do_cemiterio_do_povoado_salgado..docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a ampliação e reforma do cemitério do Povoado Salgado.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/350/23._criacao_de_duas_passarelas_para_o_acesso_ao_cemiterio_no_povoado_salgado_e_casas_residencias_que_ficam_do_outro_lado_do_rio..docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/350/23._criacao_de_duas_passarelas_para_o_acesso_ao_cemiterio_no_povoado_salgado_e_casas_residencias_que_ficam_do_outro_lado_do_rio..docx</t>
   </si>
   <si>
     <t>INDICO regimentalmente à senhora prefeita, ouvido o Plenário, a construção de duas passarelas de pedestres, em dois pontos, sobre a valeta do Pov. Salgado.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/374/24._reforma_do_cemiterio.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/374/24._reforma_do_cemiterio.docx</t>
   </si>
   <si>
     <t>INDICO regimentalmente a Exma. Prefeita que viabilize, através do departamento competente, a reforma do cemitério da Aldeia Mirandela, Zona Rural – neste.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/309/26._que_execute_obra_de_melhorias_da_estrada_que_liga_o_povoado_baixa_da_cangalha_ao_povoado_camarao.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/309/26._que_execute_obra_de_melhorias_da_estrada_que_liga_o_povoado_baixa_da_cangalha_ao_povoado_camarao.docx</t>
   </si>
   <si>
     <t>INDICO à senhora prefeita, ouvido o plenário, que através da secretaria de obras, execute o patrolamento e encascalhamento da estrada que interliga à Aldeia Baixa da Cangalha ao Povoado Camarão.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/354/27._placas_de_sinalizacao_com_nomes_das_ruas_do_povoado_salgado..docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/354/27._placas_de_sinalizacao_com_nomes_das_ruas_do_povoado_salgado..docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, que viabilize a instalação de placas de identificação de ruas e sinalização básica de trânsito, no Povoado Salgado, zona rural – neste.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/401/28._pavimentacao_na_aldeia_tuxa.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/401/28._pavimentacao_na_aldeia_tuxa.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, ouvido o Plenário, a pavimentação (Paralelepípedo) da Aldeia Tuxá, zona rural – neste.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/355/29._passagem_seca.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/355/29._passagem_seca.docx</t>
   </si>
   <si>
     <t>Indico Regimentalmente a Sra. Prefeita, ouvido o plenário, a construção de uma passagem seca, com sistema de drenagem fluvial, na travessia do Rio Massacará, na Faz. Sitio II – neste, via de acesso a Baixinha, também neste município.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/364/30._intalacao_de_placas_e_jardim.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/364/30._intalacao_de_placas_e_jardim.docx</t>
   </si>
   <si>
     <t>INDICO regimentalmente a Exma. Prefeita, ouvido o plenário, a instalação de placa(s) de “Bem Vindo” e implantação de jardim(s)/área verde, nas rotatórias/retorno, com iluminação, do Povoado Salgado – nesta.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/404/31._praca_publica_-_quilombo_terra_da_lua.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/404/31._praca_publica_-_quilombo_terra_da_lua.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção de uma praça pública, no Quilombo Terra da Lua.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Zé Peixinho</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/318/32_-_peixinho_-_quebra_molas.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/318/32_-_peixinho_-_quebra_molas.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, através do departamento de obras, a construção de 03 (três) quebra-molas, no “calçamento novo”, da Av. Principal do Pov. Salgado, zona rural – neste.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/323/33_-_peixinho_-_quebra_molas.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/323/33_-_peixinho_-_quebra_molas.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, através do departamento de obras, a construção de quebra-molas, em todas ruas novas que foram pavimentadas recentemente no Pov. Tamburil.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Vera Leal</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/336/34_-_cobertura_da_quadra_da_queimada.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/336/34_-_cobertura_da_quadra_da_queimada.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção da cobertura da Quadra Poliesportiva do Pov. Queimada Grande – neste.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no_35.2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no_35.2021.pdf</t>
   </si>
   <si>
     <t>INDICO regimentalmente a Excelentíssima Prefeita Municipal que viabilize através do departamento competente, obra de construção da Praça de Lazer no Povoado Boqueirão, localizado na Zona Rural deste município de Banzaê.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/324/36._veralucia_-_praca_de_laser_do_povoado_palmanres.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/324/36._veralucia_-_praca_de_laser_do_povoado_palmanres.docx</t>
   </si>
   <si>
     <t>Indico a regimentalmente a Sra. Prefeita, ouvido o Plenário, através do departamento de obras, a construção/reforma da praça de laser do Novo Horizonte – nesta.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/381/38._veralucia_-_pavimentacao_boqueirao.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/381/38._veralucia_-_pavimentacao_boqueirao.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a pavimentação em paralelepípedo da Rua da Caixa D’água até a Casa de Farinha, no Pov. Boqueirão.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/356/39._cobertura_da_quadra_da_queimada.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/356/39._cobertura_da_quadra_da_queimada.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção da cobertura da Quadra Poliesportiva da Queimada Grande – neste.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Vera Leal, Gilson do Camamum</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/310/41._veralucia_-_construcao_de_quadra_e_praca_-_baixao_c-gilson.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/310/41._veralucia_-_construcao_de_quadra_e_praca_-_baixao_c-gilson.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção de uma quadra poliesportiva, no Quilombo Baixão II.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/304/42._veralucia_-limpeza_de_aguadas_e_const._de_ponte.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/304/42._veralucia_-limpeza_de_aguadas_e_const._de_ponte.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a limpeza do riacho do Pov. Palmares e a construção de uma ponte entre o Palmares e o Novo Segredo, no cruzamento desse riacho.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Sessé</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/284/ind._no_43-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/284/ind._no_43-2021.pdf</t>
   </si>
   <si>
     <t>A subscrevente requer, após tramitação regimental, que seja encaminhada a sra. prefeita a seguinte proposição: a construção de uma praça de lazer no Bairro Petronílio Dantas.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/285/ind._no_44-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/285/ind._no_44-2021.pdf</t>
   </si>
   <si>
     <t>A subscrevente requer, após tramitação regimental, que seja encaminhada a Sra. Prefeita a proposição seguinte: reforma e ampliação do Calçadão do Campo do Brito.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/286/ind._no_45-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/286/ind._no_45-2021.pdf</t>
   </si>
   <si>
     <t>A subscrevente requer, após tramitação regimental, que seja encaminhada a Sra. Prefeita proposição seguinte: construção de uma praça pública no Boqueirão.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/365/46._veralucia_-limpeza_de_aguadas_e_const._de_ponte.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/365/46._veralucia_-limpeza_de_aguadas_e_const._de_ponte.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a pavimentação em paralelepípedo dos Conjuntos Habitacionais do Pov. Salgado e Queimada Grande.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Roger Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/325/47._distribuicao_de_protes_dentarias.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/325/47._distribuicao_de_protes_dentarias.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a criação e distribuição de prótese dentária, para Banzaêenses hipossuficientes enquadrados em programas sociais ou que atendam a criação de previamente estabelecidos.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/382/48._joazinho_-_ouvidoria.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/382/48._joazinho_-_ouvidoria.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido Plenário, a criação de uma ouvidoria pública municipal.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Keilla Nunes</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/383/49._reforma_do_curral_queimada_grande.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/383/49._reforma_do_curral_queimada_grande.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a reforma completa e instalação de balança bovina no curral municipal da Queimada Grande.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/384/50._aquisicao_de_cacamba_compactadora.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/384/50._aquisicao_de_cacamba_compactadora.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a aquisição de caçamba(s) compactadora(s) de lixo, para coleta em todo o município.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/385/51._construcao_de_psf.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/385/51._construcao_de_psf.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção de um PSF – Programa Saúde da Família, no Pov. Campo do Brito.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/386/52._construcao_-_praca_publica_boqueirao.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/386/52._construcao_-_praca_publica_boqueirao.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção de uma praça pública no Pov. Boqueirão.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/387/53._pavimentacao_-_boqueirao.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/387/53._pavimentacao_-_boqueirao.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a pavimentação da Rua da Caixa D’agua do Pov. Boqueirão.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/337/54._pavimentacao_-_tanque_dos_peixes.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/337/54._pavimentacao_-_tanque_dos_peixes.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a pavimentação em paralelepípedo, na Rua Maria Moreira – Novo Horizonte.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/388/55._reforma_da_praca_do_novo_horizonte.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/388/55._reforma_da_praca_do_novo_horizonte.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a reforma completa e a instalação de Playground e aparelhos de Academia Livre, na Praça do Novo Horizonte.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/338/56_-_quebra_molas_-_anatanael_gama.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/338/56_-_quebra_molas_-_anatanael_gama.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita que, através da Secretaria de Obras, execute a construção de dois quebra-molas, na Rua Anatanael Gama – nesta.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/402/57._melhoria_de_vazao.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/402/57._melhoria_de_vazao.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, serviços de melhorias de vazão na rede de distribuição de água do Povoado Boqueirão.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/361/58._pavimentacao_-_intertravados.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/361/58._pavimentacao_-_intertravados.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a pavimentação com blocos intertravados, da Travessa Ricardo Ferreira (Beco de Pardal) com a Rua Vicente Gouveia.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/389/59._ilumicacao_publica.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/389/59._ilumicacao_publica.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, serviços de manutenção e melhorias em toda rede de iluminação pública municipal – urbana e rural.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/390/60._instalacao_de_centro_medico_de_marcacao_de_consultas.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/390/60._instalacao_de_centro_medico_de_marcacao_de_consultas.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a instalação de um Centro Médico de Marcação de Consultas e Exames, com sistema próprio, em Banzaê.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Zé Peixinho, Didi da Mirandela</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/330/61_-_quebra_molas_-_aracas_e_paraguai.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/330/61_-_quebra_molas_-_aracas_e_paraguai.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita que, através da Secretaria de Obras, execute a construção de (06) seis quebra-molas, nas Ruas do Araçá e do Paraguai – Queimada Grande.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Didi da Mirandela</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/319/62_-_criacao_de_casa_de_repouso.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/319/62_-_criacao_de_casa_de_repouso.docx</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, ouvido o Plenário, através da Secretaria de Assistência Social, a criação da Casa de Repouso/descanso para o Idoso</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/287/ind._no_63-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/287/ind._no_63-2021.pdf</t>
   </si>
   <si>
     <t>A subscrevente requer, após tramitação regimental, a construção de uma ciclofaixa, na extensão da BA-388 – Banzaê a São João da Fortaleza.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/</t>
+    <t>http://sapl.banzae.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Indico regimentalmente ao Poder Executivo, ouvido o plenário, junto a Secretaria de Obras, efetue a pavimentação (em paralelepípedo) de Ruas e travessas no Bairro Tanque dos Peixes, Centro – nesta.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/326/66._iluminacao_publica.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/326/66._iluminacao_publica.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Excelentíssima prefeita, ouvido o plenário, que junto à secretaria de obras, continue os serviços na linha de transmissão (elétrica), da Av. Abílio Bitencourt, colocando iluminação pública em todo o percurso.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/391/67._reforma_da_praca_de_lazer_do_bairro_novo_horizonte.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/391/67._reforma_da_praca_de_lazer_do_bairro_novo_horizonte.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Excelentíssima Prefeita, ouvido o plenário, que, junto a secretária de obras, revitalize a Praça de Lazer do Bairro Novo Horizonte, Centro – nesta.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/339/68._construcao_da_sede_da_prefeitura_municipal_de_banzae..docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/339/68._construcao_da_sede_da_prefeitura_municipal_de_banzae..docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a senhora prefeita, ouvido o plenário, que junto ao departamento de obras, realize a construção do prédio da sede da Prefeitura de Banzaê/BA.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/331/69._nomeacao.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/331/69._nomeacao.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. prefeita, ouvido o plenário, a construção de praça pública no Baixão II e a construção de vestiário na Quadra Poliesportiva do Baixão I, com pavimentação com blocos intertravados na frente – neste.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/320/70._criacao_do_cddm.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/320/70._criacao_do_cddm.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, através da Secretaria de Assistência Social, a criação do Conselho Municipal de Defesa dos Direitos da Mulher – CMDDM.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/332/71._pavimentacao_salgado_c._habitacional.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/332/71._pavimentacao_salgado_c._habitacional.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, ouvido o Plenário, a pavimentação do Conjunto Habitacional do Salgado e da Rua de” Zé Aurora”, também no Pov. Salgado – neste.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/327/72_-_homenagem_posten_mortem.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/327/72_-_homenagem_posten_mortem.docx</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, ouvido o Plenário, a nomeação – “post mortem” – da Praça do Bairro Bela Vista, para PRAÇA LEANDRO OLIVEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/403/73._reforma_e_automocao_de_laboratorio.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/403/73._reforma_e_automocao_de_laboratorio.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a reforma e automação do laboratório de exames do Centro de Saúde Nossa Sra. da Conceição – nesta.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/306/74._duplicacao_da_capacidade_do_reservatorio_....docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/306/74._duplicacao_da_capacidade_do_reservatorio_....docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita Municipal, ouvido o Plenário, a duplicação da capacidade dos reservatórios de água dos Povoados Queimada Grande e Queimadinha. Dos atuais 10 mil, para 20 mil litros.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/288/ind._no_75-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/288/ind._no_75-2021.pdf</t>
   </si>
   <si>
     <t>A subscrevente requer, após tramitação regimental, a criação e instalação de letreiro turístico com a inscrição “ “EU AMO BANZAÊ”.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/307/76_-_ponte.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/307/76_-_ponte.docx</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, ouvido o Plenário, a construção de uma ponte, no local de cruzamento de margens, do riacho Massacará, entre os povoados Salgado e Queimada Grande.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/340/77_-_cobertura_da_quadra_alcimar_-_b._vista.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/340/77_-_cobertura_da_quadra_alcimar_-_b._vista.docx</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, ouvido o Plenário, a execução da cobertura da QUADRA ALCIMAR SANTOS DE ANDRADE, localizada no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/289/ind._no_78-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/289/ind._no_78-2021.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o plenário, a criação de salas pré-parto de parto, com disponibilidade de oxigênio e assistência médica e técnica, no Centro de Saúde Nossa Sra. da Conceição.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/351/79_-_pavimentacao_edgar_dantas.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/351/79_-_pavimentacao_edgar_dantas.docx</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, ouvido o Plenário, a pavimentação em paralelepípedo da Rua Edgar Dantas, vulgo “Rua do Morumbi – nesta.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/343/80_-_doacao_de_terrenos.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/343/80_-_doacao_de_terrenos.docx</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, ouvido o Plenário, a doação de 06 terrenos, de propriedade do município, no Pov. Camarão, para construção de moradias, para pessoas hipossuficientes.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/357/81._construcao_de_cemiterio.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/357/81._construcao_de_cemiterio.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção de um cemitério público no Pov. Monte – neste.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/344/82_-_patrolamente_e_cascalhamento_do_salgao_a_baxinha..docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/344/82_-_patrolamente_e_cascalhamento_do_salgao_a_baxinha..docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita que, através da Secretaria de Viação e Obras, execute o patrolamento e encalhamento total da estrada vicinal do Pov. Salgado até a Faz. Baixinha – neste.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/347/83_-_construcao_de_vestiario.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/347/83_-_construcao_de_vestiario.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, ouvido o Plenário, a construção de vestiários com banheiro no Campo de Futebol do Pov. Salgado – neste.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/358/84_-_nomeacao.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/358/84_-_nomeacao.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. prefeita, ouvido o plenário, a nomeação - “post mortem” da Quadra Poliesportiva do Baixão I, para: QUADRA POLIESPORTIVA EDENILTON PEREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/345/85._manutencao_de_auxilio_emergencial.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/345/85._manutencao_de_auxilio_emergencial.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita Municipal, ouvido o Plenário, que REEDITE O AUXÍLIO EMERGENCIAL no ano de 2021.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/290/ind._no_86-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/290/ind._no_86-2021.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o plenário, a aquisição e doação de tabletes para alunos da rede pública municipal, de baixa renda e residentes em comunidades rurais, que atendam a critérios básicos de inclusão.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Zé Peixinho, Keilla Nunes, Sessé</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/348/87._criacao_de_projeto_de_lei_executivo.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/348/87._criacao_de_projeto_de_lei_executivo.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário que, através do departamento competente, a elaboração de Projeto de Lei com plano de ação de pagamento de precatórios do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério – FUNDEF, para pagamentos de profissionais da Educação doo Município.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Gilson do Camamum, Vera Leal</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/352/88_-_cobertura_da_quadra_do_boqueirao.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/352/88_-_cobertura_da_quadra_do_boqueirao.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. prefeita, ouvido o plenário, a cobertura da Quadra Poliesportiva do Pov. Boqueirão – neste.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/291/ind._no_89-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/291/ind._no_89-2021.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o plenário que, junto a Secretaria Municipal de Saúde, elaborem um projeto de lei que determine pagamento em tratamento de saúde – TRATAMENTO FORA DO DOMICIÍLIO (TFD).</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/292/ind._no_90-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/292/ind._no_90-2021.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o plenário que, junto a departamentos competentes, realize a construção de um Terminal Rodoviário, nesta Cidade.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/392/91_-_vacina_de_covid-19.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/392/91_-_vacina_de_covid-19.docx</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, ouvido o Plenário, a inclusão no Plano Municipal de Imunização, os agentes de limpeza pública.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/359/92_-_reforma_da_escola_do_palmares.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/359/92_-_reforma_da_escola_do_palmares.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita Municipal, ouvido o Plenário, a reforma da Escola Municipal do Pov. Palmares</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/293/ind._no_93-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/293/ind._no_93-2021.pdf</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, ouvido o Plenário, que junto a Secretaria de Obras, providêncie uma solução definitiva no transbordamento contínuo do esgoto da sede, após a Rua Ricardo Ferreira - nesta.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_fernandes_094-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_fernandes_094-2021.doc</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o plenário, a construção de um cemitério público no Pov. Campo do Brito – neste.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/362/95-_construcao_de_cemiterio_-_quil._m._preta.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/362/95-_construcao_de_cemiterio_-_quil._m._preta.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita que, ouvido o plenário, a construção de um cemitério público municipal no Quilombo Maria Preta e outro no Pov. Gitirana, ambos neste município.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/315/96._construcao_de_quebra-molas.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/315/96._construcao_de_quebra-molas.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção quebra-molas, na rua da igreja do Pov. Monte – nesta.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/394/97_-_passagem_seca_baixao.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/394/97_-_passagem_seca_baixao.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção de uma passagem seca, no trajeto: Palmares a Faz. Baixão, nos pontos de cruzamento da Lagoa Vermelha.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/376/98_-_pavimentacao_queimadinha.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/376/98_-_pavimentacao_queimadinha.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a pavimentação da Rua “Secundária”, do Pov. Queimadinha – neste.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/311/99_-_construcao_de_vestiario.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/311/99_-_construcao_de_vestiario.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, ouvido o Plenário, a construção de um vestiário, com banheiros, no Campo de Futebol do Pov. Queimada Grande – neste.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/363/100_-_reforma_ampliacao_e_restrutuacao_do_centro_de_saude..docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/363/100_-_reforma_ampliacao_e_restrutuacao_do_centro_de_saude..docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita Municipal, ouvido o Plenário, a reforma, ampliação e reestruturação do Centro de Saúde Nossa da Conceição.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/294/ind._no_101-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/294/ind._no_101-2021.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o plenário que, junto a secretaria de saúde, providencie a aquisição de uma máquina de Raio-X, para o Centro de Saúde Nossa Senhora da Conceição – nesta.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/366/102_-_consrtucao_de_aquibancadas_no_campo_do_pov._do_pov._salgado.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/366/102_-_consrtucao_de_aquibancadas_no_campo_do_pov._do_pov._salgado.docx</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, ouvido o Plenário, a reconstrução das arquibancadas e do muro do Campo de Futebol do Pov. Salgado.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/367/103_-_ampliacao_do_sist._de_abastecimento_de_agua.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/367/103_-_ampliacao_do_sist._de_abastecimento_de_agua.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido Plenário, a ampliação da rede de distribuição de água do Pov. Salgado, para atender a propriedades ao logo do corredor de Valdi, igualmente o terreno da Associação Comunitária do Povoado.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/368/104_-_estacao_transbordo.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/368/104_-_estacao_transbordo.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido Plenário, a construção de uma estação de transbordo, na Praça Mãe Joana.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_fernandes_105-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_fernandes_105-2021.doc</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o plenário, a nomeação do complexo esportivo do Campo do Brito, a ser denominado de COMPLEXO ESPORTIVO EVILÁZIO CARDOSO DOS SANTOS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Fernandes do Campo do Brito, Didi da Mirandela, Roger Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/370/106_-_nomeacao_da_sede_da_prefeitura.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/370/106_-_nomeacao_da_sede_da_prefeitura.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, nos termos do art. 99 do Regimento Interno, ouvido Plenário, a nomeação da nova sede da prefeitura, após a construção, para PREFEITURA MUNICIPAL JOSE ALMEIDA MIRANDA.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/295/ind._no_107-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/295/ind._no_107-2021.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, nos termos do art. 99 do Regimento Interno, ouvido o plenário, a Pavimentação da Pedra Furada e serviços de acessibilidade e infraestrutura no ponto turístico “PEDRA FURADA”.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/312/108_-_pavimentacao_rua_tereza_miranda.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/312/108_-_pavimentacao_rua_tereza_miranda.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, a pavimentação da Rua Tereza Miranda, conhecida por “Estrada do Raso”, na Marcação –  nesta.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/313/109_-_grama_da_quadra_da_praca_santo_andre.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/313/109_-_grama_da_quadra_da_praca_santo_andre.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, nos termos do art. 99 do Regimento Interno, ouvido Plenário, a instalação de Grama Sintética, na Quadra Poliesportiva da Praça Santo André, Novo Horizonte – nesta.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/395/110_-_pavimentacao_da_capela_-_barra.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/395/110_-_pavimentacao_da_capela_-_barra.docx</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, nos termos do art. 99 do Regimento Interno, ouvido o plenário, a construção de uma praça pública e a pavimentação, com blocos intertravados, da Rua da Capela de Santo Antônio, do Pov. Campo Brito.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/397/112_-_lixeiras_seletivas.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/397/112_-_lixeiras_seletivas.docx</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, nos termos do art. 99 do Regimento Interno, ouvido o plenário, a instalação de lixeiras (públicas) e de coleta seletiva, na Cidade e nos povoados, deste município.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/377/113-_contratacao_de_coveiro.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/377/113-_contratacao_de_coveiro.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma., ouvido o plenário, a criação do cargo e/ou contratação de COVEIRO e outras providencias, neste município.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/378/114_-_reaquilificacao_e_tombamento_-_pedra_furada.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/378/114_-_reaquilificacao_e_tombamento_-_pedra_furada.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido Plenário, a aquisição, tombamento e requalificação de todo perímetro do ponto turístico, da Pedra Furada.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_fernandes_115-2021.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_fernandes_115-2021.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido Plenário, a construção de uma nova creche, no Pov. Campo do Brito – neste.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_fernandes_116-2021.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_fernandes_116-2021.doc</t>
   </si>
   <si>
     <t>Regimentalmente a Exma. prefeita, ouvido o Plenário, através do departamento competente, a pavimentação (cascalho), na comunidade de Boqueirão – neste.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Sessé, Keilla Nunes, Zé Peixinho</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/396/117_-_transbordamento_continuo_do_esgoto_no_93_-_conjunta.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/396/117_-_transbordamento_continuo_do_esgoto_no_93_-_conjunta.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o plenário que, junto a secretaria de obras, providencie uma solução definitiva no transbordamento contínuo do esgoto da sede, após a Rua Ricardo Ferreira - nesta.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/155/p._prov._no_1-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/155/p._prov._no_1-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilidade de alimentação básica para pacientes e acompanhantes na Capital baiana.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/156/p._prov._no_2-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/156/p._prov._no_2-2021.pdf</t>
   </si>
   <si>
     <t>Requer a realização de estudos de viabilidade e instalação de quebra-molas no Povoado Campo do Brito.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/157/p._prov._no_3-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/157/p._prov._no_3-2022.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e instalação de lâmpadas e postes em todo o trajeto de Banzaê a São João da Fortaleza.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/158/p._prov._no_4-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/158/p._prov._no_4-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre serviços de melhorias de abastecimento de água potável, vazão e distribuição em toda rede do Pov. Boqueirão.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/159/p._prov._no_5-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/159/p._prov._no_5-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre melhorias na infraestrutura de iluminação pública em todo o município de Banzaê-BA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/160/p._prov._no_6-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/160/p._prov._no_6-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre melhorias em estradas vicinais e limpeza de aguadas e afins.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/161/p._prov._no_7-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/161/p._prov._no_7-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abastecimento de água potável na Faz. Baixão I.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/162/p._prov._no_8-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/162/p._prov._no_8-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aquisição e instalação de kits de Braço com luminárias para postes, no Povoado Campo do Brito-neste.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/163/p._prov._no_9-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/163/p._prov._no_9-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza do tanque de esgoto e providência urgente do esgoto, sendo jogado na estrada e em propriedade particular - neste município.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/164/p._prov._no_9-a-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/164/p._prov._no_9-a-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências, por parte da prefeitura Municipal, para que seja realizada a entrega de Kits de merenda escolar.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/165/p._prov._no_10-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/165/p._prov._no_10-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre providências, por parte Prefeitura Municipal, para que seja feita manutenção de estradas vicinais na Zona Rural.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/166/p._prov._no_11-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/166/p._prov._no_11-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilidade e instalação de banheiros químicos ou públicos para feirantes de Banzaê.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/167/p._prov._no_12-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/167/p._prov._no_12-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção da iluminação pública do cemitério público da sede.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/168/p._prov._no_13-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/168/p._prov._no_13-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o abastecimento emergencial de água (no carro pipa) para moradores da Fazenda Massaranduba - neste.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/169/p._prov._no_14-2021.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/169/p._prov._no_14-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de um bebedouro no Posto de Saúde Anacleto José dos Santos, localizado no Povoado Monte, aqui mesmo neste município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1935,68 +1935,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/220/pl_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/222/pl_no_15_de_16_de_novembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_fernandes_001-2021.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_fernandes_002-2021.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_fernandes_003-2021.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_fernandes_04-2021.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_fernandes_05-2021.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_no_6.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_fernandes_07-2021.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_fernandes_008-2021.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no_9.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_fernandes_010-2021.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_fernandes_011-2021.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_fernandes_012-2021.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_fernandes_013-2021.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_fernandes_014-2021.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_fernandes_018-2021.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_fernandes_019-2021.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/314/20._ampliacao_da_estrada_que_liga_o_povoado_de_maria_preta_ao_povoado_de_serra_vermelha_do_junco.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/317/21.ampliacao_do_jardim_da_praca_de_lazer_alem_da_iluminacao_e_bancos_da_mesma_situado_no_povoado_salgado..docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/335/22._ampliacao_e_reforma_do_cemiterio_do_povoado_salgado..docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/350/23._criacao_de_duas_passarelas_para_o_acesso_ao_cemiterio_no_povoado_salgado_e_casas_residencias_que_ficam_do_outro_lado_do_rio..docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/374/24._reforma_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/309/26._que_execute_obra_de_melhorias_da_estrada_que_liga_o_povoado_baixa_da_cangalha_ao_povoado_camarao.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/354/27._placas_de_sinalizacao_com_nomes_das_ruas_do_povoado_salgado..docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/401/28._pavimentacao_na_aldeia_tuxa.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/355/29._passagem_seca.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/364/30._intalacao_de_placas_e_jardim.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/404/31._praca_publica_-_quilombo_terra_da_lua.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/318/32_-_peixinho_-_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/323/33_-_peixinho_-_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/336/34_-_cobertura_da_quadra_da_queimada.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/324/36._veralucia_-_praca_de_laser_do_povoado_palmanres.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/381/38._veralucia_-_pavimentacao_boqueirao.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/356/39._cobertura_da_quadra_da_queimada.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/310/41._veralucia_-_construcao_de_quadra_e_praca_-_baixao_c-gilson.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/304/42._veralucia_-limpeza_de_aguadas_e_const._de_ponte.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/284/ind._no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/285/ind._no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/286/ind._no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/365/46._veralucia_-limpeza_de_aguadas_e_const._de_ponte.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/325/47._distribuicao_de_protes_dentarias.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/382/48._joazinho_-_ouvidoria.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/383/49._reforma_do_curral_queimada_grande.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/384/50._aquisicao_de_cacamba_compactadora.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/385/51._construcao_de_psf.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/386/52._construcao_-_praca_publica_boqueirao.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/387/53._pavimentacao_-_boqueirao.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/337/54._pavimentacao_-_tanque_dos_peixes.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/388/55._reforma_da_praca_do_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/338/56_-_quebra_molas_-_anatanael_gama.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/402/57._melhoria_de_vazao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/361/58._pavimentacao_-_intertravados.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/389/59._ilumicacao_publica.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/390/60._instalacao_de_centro_medico_de_marcacao_de_consultas.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/330/61_-_quebra_molas_-_aracas_e_paraguai.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/319/62_-_criacao_de_casa_de_repouso.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/287/ind._no_63-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/326/66._iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/391/67._reforma_da_praca_de_lazer_do_bairro_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/339/68._construcao_da_sede_da_prefeitura_municipal_de_banzae..docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/331/69._nomeacao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/320/70._criacao_do_cddm.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/332/71._pavimentacao_salgado_c._habitacional.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/327/72_-_homenagem_posten_mortem.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/403/73._reforma_e_automocao_de_laboratorio.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/306/74._duplicacao_da_capacidade_do_reservatorio_....docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/288/ind._no_75-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/307/76_-_ponte.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/340/77_-_cobertura_da_quadra_alcimar_-_b._vista.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/289/ind._no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/351/79_-_pavimentacao_edgar_dantas.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/343/80_-_doacao_de_terrenos.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/357/81._construcao_de_cemiterio.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/344/82_-_patrolamente_e_cascalhamento_do_salgao_a_baxinha..docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/347/83_-_construcao_de_vestiario.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/358/84_-_nomeacao.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/345/85._manutencao_de_auxilio_emergencial.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/290/ind._no_86-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/348/87._criacao_de_projeto_de_lei_executivo.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/352/88_-_cobertura_da_quadra_do_boqueirao.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/291/ind._no_89-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/292/ind._no_90-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/392/91_-_vacina_de_covid-19.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/359/92_-_reforma_da_escola_do_palmares.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/293/ind._no_93-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_fernandes_094-2021.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/362/95-_construcao_de_cemiterio_-_quil._m._preta.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/315/96._construcao_de_quebra-molas.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/394/97_-_passagem_seca_baixao.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/376/98_-_pavimentacao_queimadinha.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/311/99_-_construcao_de_vestiario.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/363/100_-_reforma_ampliacao_e_restrutuacao_do_centro_de_saude..docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/294/ind._no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/366/102_-_consrtucao_de_aquibancadas_no_campo_do_pov._do_pov._salgado.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/367/103_-_ampliacao_do_sist._de_abastecimento_de_agua.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/368/104_-_estacao_transbordo.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_fernandes_105-2021.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/370/106_-_nomeacao_da_sede_da_prefeitura.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/295/ind._no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/312/108_-_pavimentacao_rua_tereza_miranda.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/313/109_-_grama_da_quadra_da_praca_santo_andre.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/395/110_-_pavimentacao_da_capela_-_barra.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/397/112_-_lixeiras_seletivas.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/377/113-_contratacao_de_coveiro.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/378/114_-_reaquilificacao_e_tombamento_-_pedra_furada.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_fernandes_115-2021.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_fernandes_116-2021.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/396/117_-_transbordamento_continuo_do_esgoto_no_93_-_conjunta.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/155/p._prov._no_1-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/156/p._prov._no_2-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/157/p._prov._no_3-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/158/p._prov._no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/159/p._prov._no_5-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/160/p._prov._no_6-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/161/p._prov._no_7-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/162/p._prov._no_8-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/163/p._prov._no_9-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/164/p._prov._no_9-a-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/165/p._prov._no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/166/p._prov._no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/167/p._prov._no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/168/p._prov._no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/169/p._prov._no_14-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/220/pl_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/222/pl_no_15_de_16_de_novembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_fernandes_001-2021.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_fernandes_002-2021.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_fernandes_003-2021.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_fernandes_04-2021.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_fernandes_05-2021.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_no_6.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_fernandes_07-2021.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_fernandes_008-2021.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no_9.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_fernandes_010-2021.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_fernandes_011-2021.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_fernandes_012-2021.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_fernandes_013-2021.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_fernandes_014-2021.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_fernandes_018-2021.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_fernandes_019-2021.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/314/20._ampliacao_da_estrada_que_liga_o_povoado_de_maria_preta_ao_povoado_de_serra_vermelha_do_junco.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/317/21.ampliacao_do_jardim_da_praca_de_lazer_alem_da_iluminacao_e_bancos_da_mesma_situado_no_povoado_salgado..docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/335/22._ampliacao_e_reforma_do_cemiterio_do_povoado_salgado..docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/350/23._criacao_de_duas_passarelas_para_o_acesso_ao_cemiterio_no_povoado_salgado_e_casas_residencias_que_ficam_do_outro_lado_do_rio..docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/374/24._reforma_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/309/26._que_execute_obra_de_melhorias_da_estrada_que_liga_o_povoado_baixa_da_cangalha_ao_povoado_camarao.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/354/27._placas_de_sinalizacao_com_nomes_das_ruas_do_povoado_salgado..docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/401/28._pavimentacao_na_aldeia_tuxa.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/355/29._passagem_seca.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/364/30._intalacao_de_placas_e_jardim.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/404/31._praca_publica_-_quilombo_terra_da_lua.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/318/32_-_peixinho_-_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/323/33_-_peixinho_-_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/336/34_-_cobertura_da_quadra_da_queimada.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/324/36._veralucia_-_praca_de_laser_do_povoado_palmanres.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/381/38._veralucia_-_pavimentacao_boqueirao.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/356/39._cobertura_da_quadra_da_queimada.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/310/41._veralucia_-_construcao_de_quadra_e_praca_-_baixao_c-gilson.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/304/42._veralucia_-limpeza_de_aguadas_e_const._de_ponte.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/284/ind._no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/285/ind._no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/286/ind._no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/365/46._veralucia_-limpeza_de_aguadas_e_const._de_ponte.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/325/47._distribuicao_de_protes_dentarias.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/382/48._joazinho_-_ouvidoria.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/383/49._reforma_do_curral_queimada_grande.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/384/50._aquisicao_de_cacamba_compactadora.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/385/51._construcao_de_psf.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/386/52._construcao_-_praca_publica_boqueirao.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/387/53._pavimentacao_-_boqueirao.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/337/54._pavimentacao_-_tanque_dos_peixes.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/388/55._reforma_da_praca_do_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/338/56_-_quebra_molas_-_anatanael_gama.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/402/57._melhoria_de_vazao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/361/58._pavimentacao_-_intertravados.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/389/59._ilumicacao_publica.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/390/60._instalacao_de_centro_medico_de_marcacao_de_consultas.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/330/61_-_quebra_molas_-_aracas_e_paraguai.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/319/62_-_criacao_de_casa_de_repouso.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/287/ind._no_63-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/326/66._iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/391/67._reforma_da_praca_de_lazer_do_bairro_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/339/68._construcao_da_sede_da_prefeitura_municipal_de_banzae..docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/331/69._nomeacao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/320/70._criacao_do_cddm.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/332/71._pavimentacao_salgado_c._habitacional.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/327/72_-_homenagem_posten_mortem.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/403/73._reforma_e_automocao_de_laboratorio.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/306/74._duplicacao_da_capacidade_do_reservatorio_....docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/288/ind._no_75-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/307/76_-_ponte.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/340/77_-_cobertura_da_quadra_alcimar_-_b._vista.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/289/ind._no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/351/79_-_pavimentacao_edgar_dantas.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/343/80_-_doacao_de_terrenos.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/357/81._construcao_de_cemiterio.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/344/82_-_patrolamente_e_cascalhamento_do_salgao_a_baxinha..docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/347/83_-_construcao_de_vestiario.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/358/84_-_nomeacao.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/345/85._manutencao_de_auxilio_emergencial.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/290/ind._no_86-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/348/87._criacao_de_projeto_de_lei_executivo.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/352/88_-_cobertura_da_quadra_do_boqueirao.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/291/ind._no_89-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/292/ind._no_90-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/392/91_-_vacina_de_covid-19.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/359/92_-_reforma_da_escola_do_palmares.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/293/ind._no_93-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_fernandes_094-2021.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/362/95-_construcao_de_cemiterio_-_quil._m._preta.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/315/96._construcao_de_quebra-molas.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/394/97_-_passagem_seca_baixao.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/376/98_-_pavimentacao_queimadinha.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/311/99_-_construcao_de_vestiario.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/363/100_-_reforma_ampliacao_e_restrutuacao_do_centro_de_saude..docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/294/ind._no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/366/102_-_consrtucao_de_aquibancadas_no_campo_do_pov._do_pov._salgado.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/367/103_-_ampliacao_do_sist._de_abastecimento_de_agua.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/368/104_-_estacao_transbordo.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_fernandes_105-2021.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/370/106_-_nomeacao_da_sede_da_prefeitura.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/295/ind._no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/312/108_-_pavimentacao_rua_tereza_miranda.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/313/109_-_grama_da_quadra_da_praca_santo_andre.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/395/110_-_pavimentacao_da_capela_-_barra.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/397/112_-_lixeiras_seletivas.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/377/113-_contratacao_de_coveiro.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/378/114_-_reaquilificacao_e_tombamento_-_pedra_furada.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_fernandes_115-2021.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_fernandes_116-2021.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/396/117_-_transbordamento_continuo_do_esgoto_no_93_-_conjunta.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/155/p._prov._no_1-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/156/p._prov._no_2-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/157/p._prov._no_3-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/158/p._prov._no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/159/p._prov._no_5-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/160/p._prov._no_6-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/161/p._prov._no_7-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/162/p._prov._no_8-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/163/p._prov._no_9-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/164/p._prov._no_9-a-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/165/p._prov._no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/166/p._prov._no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/167/p._prov._no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/168/p._prov._no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2021/169/p._prov._no_14-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="199.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="198.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>