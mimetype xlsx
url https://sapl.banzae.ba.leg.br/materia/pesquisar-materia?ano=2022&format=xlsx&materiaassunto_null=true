--- v0 (2025-12-11)
+++ v1 (2026-05-10)
@@ -51,855 +51,855 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Patrícia Nascimento Almeida</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/</t>
+    <t>http://sapl.banzae.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o Inciso I, do Art. 3º da Lei Municipal 253/2007 e o Art. 1º da Lei Municipal nº 373/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/2/pl_no_002-2022._dispoe_sobre_a_isencao_de_iptu_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/2/pl_no_002-2022._dispoe_sobre_a_isencao_de_iptu_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Concede  isenção do Imposto Predial Territorial Urbano - IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/3/pl_no_003-2022._dispoe_sobre_a_autorizacao_da_abertura_de_credito....pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/3/pl_no_003-2022._dispoe_sobre_a_autorizacao_da_abertura_de_credito....pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial, para atender as alterações introduzidas na Lei Municipal nº 468/2021 que cria a Secretaria de Povos e Comunidades Tradicionais e altera o nome da Secretaria de Desenvolvimento Social e Econômico no município de Banzaê, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/13/pl_no_004-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/13/pl_no_004-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação das diretrizes para a Política Municipal de Turismo, e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/17/pl_no_005_de_15_de_marco_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/17/pl_no_005_de_15_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Único de Assistência Social - SUAS do município de Banzaê - Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/27/pl_no_006-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/27/pl_no_006-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Política Municipal dos direitos da mulher e fixa outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/28/pl_no_007-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/28/pl_no_007-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Moradia Digna e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/29/pl_no_008-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/29/pl_no_008-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Política Municipal de Garantia dos Direitos do Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/35/pl_no_009_de_12_de_abril_de_2022_-_refis.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/35/pl_no_009_de_12_de_abril_de_2022_-_refis.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS, no município de Banzaê, e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/36/pl_no_010-2022_-_ldo_2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/36/pl_no_010-2022_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/37/pl_no_011_de_05_de_maio_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/37/pl_no_011_de_05_de_maio_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Doar, com encargos, bem imóvel de propriedade do município, à Associação das Familias Agricultoras Remanescentes do Quilombo Maria Preta, e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/38/pl_no_12_de_20_de_maio_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/38/pl_no_12_de_20_de_maio_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 377, de 25 de outubro de 2016, que preconiza o sistema municipal de ensino de Banzaê.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/39/pl_no_13_de_20_de_maio_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/39/pl_no_13_de_20_de_maio_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispoê sobre a criação do Centro Multidisciplinar e Atendimento Educacional Especializado - CMAEE.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/40/pl_no_015_de_25_de_agosto_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/40/pl_no_015_de_25_de_agosto_de_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios de mérito e desempenho de função gratificada e/ou cargo comissionado de diretor e vice-diretor das escolas da rede pública de ensino municipal, nos termos preconizados pelo Plano Nacional de Educação, Lei nº 13.005, de 25 junho de 2014, e o Plano Municipal de Educação, Lei nº 358, de 19 de junho de 2015, em atendimento a Lei nº 14.113, de 25 de dezembro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/41/ploa_no_016_de_30_de_agosto_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/41/ploa_no_016_de_30_de_agosto_de_2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Orçamento Anual do Município de Banzaê para o exercício de 2023, e determina outras providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/283/pl_no_17-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/283/pl_no_17-2022.pdf</t>
   </si>
   <si>
     <t>Dispoê sobre a revisão geral anual dos subsídios dos agentes e servidores efetivos integrantes do Poder Legislativo do Município de Banzaê, nos termos do art. 37, inciso X c/c art. 29, inciso VI, da COnstituição Federal de 1988, e dá outras providências.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/15/plc_no_001-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/15/plc_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Reajusta o vencimento dos servidores integrantes da carreira do Magistério Público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/31/plc_no_003-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/31/plc_no_003-2022.pdf</t>
   </si>
   <si>
     <t>Cria cargos efetivos para o quadro de servidores do Município de Banzaê, e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/60/plc_no_005-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/60/plc_no_005-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo Municipal a custear as despesas com a premiação da Exposição de Caprinos e Ovinos da III Expocaju – Banzaê 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Sessé</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/33/pr_no_1-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/33/pr_no_1-2022.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria da Mulher na Câmara Municipal de Banzaê e dá outras providências.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Zé Peixinho, Keilla Nunes, Sessé</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/30/proposta_de_emenda_a_loa_no_001-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/30/proposta_de_emenda_a_loa_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 24 da Lei Orgânica e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/296/ind._no_1-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/296/ind._no_1-2022.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, nos termos do art. 99 do Regimento Interno, ouvido o plenário, a construção de uma praça pública e a pavimentação, com blocos intertravados, da Rua da Capela de Santo Antônio, do Pov. Campo Brito.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/297/ind._no_2-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/297/ind._no_2-2022.pdf</t>
   </si>
   <si>
     <t>A subscrevente requer, após tramitação regimental, que seja encaminhada a Sra. Prefeita proposição seguinte: construção de uma praça pública no Boqueirão.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/42/ind._no_003_12_de_janeiro_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/42/ind._no_003_12_de_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>INDICA, após tramitação regimental, que seja encaminhada a Sra. Prefeita a seguinte proposição: a construção de uma praça de lazer no Bairro Petronílio Dantas.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/298/ind._no_4-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/298/ind._no_4-2022.pdf</t>
   </si>
   <si>
     <t>A subscrevente requer, após tramitação regimental, que seja encaminhada a Sra. Prefeita a proposição seguinte: reforma e ampliação do Calçadão do Campo do Brito.</t>
   </si>
   <si>
     <t>Joaozinho do Salgado</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/7/ind._005-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/7/ind._005-2022.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. prefeita, ouvido o Plenário, a ampliação e reforma do cemitério do Pov. Salgado.</t>
   </si>
   <si>
     <t>Zé Peixinho</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/8/ind._006-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/8/ind._006-2022.pdf</t>
   </si>
   <si>
     <t>Indica regimentalmente a Exma. prefeita, ouvido o Plenário, a criação do cargo e/ou contratação de coveiro, neste município.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/18/id._007-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/18/id._007-2022.pdf</t>
   </si>
   <si>
     <t>Indica regimentalmente a Exma. prefeita, ouvido o Plenário, a construção de um cemitério público municipal no Quilombo Maria Preta e outro no Pov. Gitirana, ambos neste município.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/24/id._008-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/24/id._008-2022.pdf</t>
   </si>
   <si>
     <t>Indica regimentalmente a Exma. prefeita, através do departamento competente (de obras), a construção de quebra-molas em todas ruas novas, pavimentadas recentemente, no Pov. Tamburil - neste.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/21/id._009-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/21/id._009-2022.pdf</t>
   </si>
   <si>
     <t>Indica regimentalmente a Exma. prefeita, ouvido o Plenário que, através da Secretaria de Viação e Obras, execute ao patrolamento e encascalhamento total da estrada vicinal do Pov. Salgado até a Faz. Baixinha - neste.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Gilson do Camamum</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/25/id._010-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/25/id._010-2022.pdf</t>
   </si>
   <si>
     <t>Indica regimentalmente ao Poder Executivo, ouvido o Plenário que, junto a Secretaria de Obras, efetue a pavimentação (em paralelepípedo) de ruas e travessas do Bairro Tanque dos Peixes, Centro - nesta.</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/9/ind._011-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/9/ind._011-2022.pdf</t>
   </si>
   <si>
     <t>Indica a Exma. prefeita, ouvido o Plenário, a execução da cobertura da quadra poliesportiva do Pov. Boqueirão. neste.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/22/id._012-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/22/id._012-2022.pdf</t>
   </si>
   <si>
     <t>Indica regimentalmente a Exma. prefeita, ouvido o Plenário, a pavimentação em paralelepípedo da Travessa Ricardo Ferreira (Beco de Pardal) com a Vicente Gouveia - nesta.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/26/id._014-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/26/id._014-2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, ouvido o Plenário, a Pavimentação do Conjunto Habitacional do Pov. Salgado, da Rua de "Zé de Aurora" e da Av. Principal, também no Pov. Salgado - neste.</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/4/ind._015-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/4/ind._015-2022.pdf</t>
   </si>
   <si>
     <t>Indica regimentalmente a Exma. prefeita, ouvido o Plenário, a institucionalização, padronização e emplacamento de todas ruas e bairros da Cidade.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Fernandes do Campo do Brito</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/43/ind._no_016_18_de_fevereiro_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/43/ind._no_016_18_de_fevereiro_de_2022.pdf</t>
   </si>
   <si>
     <t>INDICA a pavimentação com paralelepípedo das ruas da entrada do Retiro, da casa de Poli até João de Vicente e da casa de Gilce até a casa de Josélia e suas travessas, ambas localizadas no povoado Campo do Brito.</t>
   </si>
   <si>
     <t>Didi da Mirandela</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/5/ind._017-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/5/ind._017-2022.pdf</t>
   </si>
   <si>
     <t>Indica regimentalmente a Exma. Prefeita, ouvido o Plenário, a construção de uma quadra poliesportiva, no Povoado Camarão – neste</t>
   </si>
   <si>
     <t>Vera Leal</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/10/ind._018-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/10/ind._018-2022.pdf</t>
   </si>
   <si>
     <t>Indico a regimentalmente a Sra. Prefeita, ouvido o Plenário, a reforma e ampliação do PSF – Programa Saúde da Família, do Povoado Palmares – neste.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/11/ind._019-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/11/ind._019-2022.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção da cobertura da Quadra Poliesportiva do Pov. Queimada Grande – neste.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/12/ind._020-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/12/ind._020-2022.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a pavimentação da Rua “Secundária”, do Pov. Queimadinha – neste.</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/14/ind._021-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/14/ind._021-2022.pdf</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, nos termos do art. 99 do Regimento Interno, ouvido o plenário, a Pavimentação da Pedra Furada e serviços de acessibilidade e infraestrutura no ponto turístico “PEDRA FURADA”.</t>
   </si>
   <si>
     <t>Roger Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/16/ind._022-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/16/ind._022-2022.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção de dois quebra-molas, na Rua do Araçás, Centro – nesta.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/44/ind._no_023_25_dejaneiro_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/44/ind._no_023_25_dejaneiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo faça os devidos levantamentos, para elaboração e/ou atualização de projeto de lei que trata do Plano de Carreira dos servidores públicos do Município.</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/23/id._024-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/23/id._024-2022.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. prefeita, ouvido o Plenário, a construção, instalação de bancos e implantação de jardim no Povoado Salgado - neste.</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/19/id._025-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/19/id._025-2022.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. prefeita, ouvido o Plenário, a instalação de placas de identificação de ruas e sinalização básica de trânsito, no Povoado Salgado - neste.</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/20/id._026-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/20/id._026-2022.pdf</t>
   </si>
   <si>
     <t>Indica regimentalmente a Exma. prefeita, ouvido o Plenário, a construção de um vestiário e a pavimentação do acesso, com blocos intertravados, da Quadra Poliesportiva do Baixão I; e a construção de uma quadra poliesportiva, e a pavimentação da saída da praça até a Escola Francisco Teixeira, no Baixão II.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/45/ind._no_027_29_de_marco_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/45/ind._no_027_29_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>Indica a senhora prefeita, ouvido o Plenário, com fulcro no art. 99, do Regimento Interno, a criação e instalação de letreiros turísticos com a inscrição “EU AMO BANZAÊ”, em pontos estratégicos da Cidade.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/420/28._criacao_de_sala_de_parto.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/420/28._criacao_de_sala_de_parto.docx</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o plenário, nos termos do artigo 99, do Regimento Interno, a criação de salas de pré-parto e parto, com disponibilidade de oxigênio e assistência médica e técnica, no Centro de Saúde Nossa Sra. da Conceição.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/46/ind._no_029_04_de_abril_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/46/ind._no_029_04_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, nos termos regimentais, a reforma e transformação da Escola Municipal da Faz. Piauí, em um ponto de apoio a saúde.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/47/ind._no_030_14_de_favereiro_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/47/ind._no_030_14_de_favereiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do Dpto. competente a construção de uma praça de lazer no Pov. Monte – neste.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/48/ind._no_031_04_de_abril_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/48/ind._no_031_04_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>INDICO regimentalmente à senhora prefeita, ouvido o Plenário, a construção de duas passarelas de pedestres, em dois pontos, sobre a valeta do Pov. Salgado.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/49/ind._no_032_02_de_abril_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/49/ind._no_032_02_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção de uma praça pública, no Quilombo Terra da Lua.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/411/33_-2022._construcao_de_vestiario.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/411/33_-2022._construcao_de_vestiario.docx</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, ouvido o Plenário, a construção de vestiários com banheiro no Campo de Futebol do Pov. Salgado – neste.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/50/ind._no_034_11_de_abril_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/50/ind._no_034_11_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, ouvido o Plenário, a pavimentação (Paralelepípedo) da Aldeia Tuxá, zona rural – neste.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/51/ind._no_035_11_de_abril_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/51/ind._no_035_11_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a limpeza do riacho do Pov. Palmares e a construção de uma ponte entre o Palmares e o Novo Segredo, no cruzamento desse riacho.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/52/ind._no_036_11_de_abril_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/52/ind._no_036_11_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção de um cemitério público no Pov. Monte – neste.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/413/37-2022._passagem_seca_baixao.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/413/37-2022._passagem_seca_baixao.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção de uma passagem seca, no trajeto: Palmares a Faz. Baixão, nos pontos de cruzamento da Lagoa Vermelha</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/53/ind._no_038_11_de_abril_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/53/ind._no_038_11_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido Plenário, a doação de um terreno, no Bairro Novo Horizonte, para construção de uma Igreja – Católica</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/54/ind._no_039_25_de_abril_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/54/ind._no_039_25_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. prefeita, ouvido o plenário, a disponibilidade de uma casa de apoio ao estudante, em salvador – BA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/55/ind._no_040_26_de_abril_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/55/ind._no_040_26_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a pavimentação total do Conjunto Habitacional da Queimada Grande – neste.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/56/ind._no_041_04_de_janeiro_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/56/ind._no_041_04_de_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do departamento competente a instalação de lombadas e/ou redutores de velocidade no trecho da BA 220, que interliga o Pov. Campo do Brito à São João da Fortaleza, e nas novas ruas pavimentadas no Campo do Brito.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/410/indicacao_fernandes_043-2022.doc</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/410/indicacao_fernandes_043-2022.doc</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do departamento competente a construção de uma praça pública, no Povoado Monte – neste.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/57/ind._no_044_11_de_maio_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/57/ind._no_044_11_de_maio_de_2022.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o plenário que, junto a departamentos competentes, realize a construção de um Terminal Rodoviário, nesta Cidade.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/58/ind._no_045_02_de_maio_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/58/ind._no_045_02_de_maio_de_2022.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção de uma quadra poliesportiva, coberta e com arquibancadas, no Quilombo Terra da Lua – neste.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/59/ind._no_046_09_de_maio_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/59/ind._no_046_09_de_maio_de_2022.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, nos termos do artigo 99 do Regimento Interno, a construção de quebra-molas em ruas do Pov. Salgado – neste.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>Vera Leal, Gilson do Camamum</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/414/47._praca_de_laser_-_novo_horizonte.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/414/47._praca_de_laser_-_novo_horizonte.docx</t>
   </si>
   <si>
     <t>Indicamos regimentalmente a Sra. Prefeita, ouvido o Plenário, através do departamento de obras, a construção/reforma da total praça de laser do Novo Horizonte – nesta.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/417/48._pavimentacao_-_baixa_da_cangalha.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/417/48._pavimentacao_-_baixa_da_cangalha.docx</t>
   </si>
   <si>
     <t>Indico a regimentalmente a Sra. Prefeita, ouvido o Plenário, a pavimentação da Aleia Baixa da Cangalha – neste.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/416/49._drenagem_pluvial_pavimentacao_e_praca_-_gitirana.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/416/49._drenagem_pluvial_pavimentacao_e_praca_-_gitirana.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Sra. Prefeita, ouvido o Plenário, a drenagem pluvial, a pavimentação e a construção de uma praça pública na comunidade Gitirana – neste.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/418/50._praca_publica_-_palmares.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/418/50._praca_publica_-_palmares.docx</t>
   </si>
   <si>
     <t>Indico regimentalmente a Sra. Prefeita, ouvido o Plenário, através do departamento de obras, a construção de praça pública no Povoado Palmares – nesta.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/419/51._reforma_e_ampliacao_do_centro_de_saude_n._sra_da_conceicao.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/419/51._reforma_e_ampliacao_do_centro_de_saude_n._sra_da_conceicao.docx</t>
   </si>
   <si>
     <t>Indico a regimentalmente a Sra. Prefeita, ouvido o Plenário, a reforma e ampliação do Centro de Saúde Nossa Senhora da Conceição – neste.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>Sessé, Keilla Nunes, Zé Peixinho</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/421/53._rateio_-_indicacao_conjunta.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/421/53._rateio_-_indicacao_conjunta.docx</t>
   </si>
   <si>
     <t>Indicamos a exma. prefeita, ouvido o plenário, nos termos do artigo 99, do Regimento Interno, que encaminhe a este Poder Legislativo, Projeto de Lei disciplinando os critérios para divisão do rateio entre os profissionais, bem como o percentual a ser destinado para tal fim.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/412/54._2022.que_execute_obra_de_melhorias_da_estrada_que_liga_o_povoado_baixa_da_cangalha_ao_povoado_camarao.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/412/54._2022.que_execute_obra_de_melhorias_da_estrada_que_liga_o_povoado_baixa_da_cangalha_ao_povoado_camarao.docx</t>
   </si>
   <si>
     <t>INDICO à senhora prefeita, ouvido o plenário, que através da secretaria de obras, execute o patrolamento e encascalhamento da estrada que interliga à Aldeia Baixa da Cangalha ao Povoado Camarão.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/422/055_-_2022._quebra-molas_-_ze_peixinho.docx</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/422/055_-_2022._quebra-molas_-_ze_peixinho.docx</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, após levantamentos técnicos, a construção de 06 (seis) quebra-molas na Aldeia Mirandela – neste.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/299/ind._no_56-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/299/ind._no_56-2022.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO IMEDIATA DO PISO SALARIAL NACIONAL PARA ENFERMEIRO, TÉCNICO DE ENFERMAGEM, AUXILIAR DE ENFERMAGEM E PARTEIRA, INCLUSIVE COM EFEITOS A PARTIR DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/61/emenda_no_01_de_2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/61/emenda_no_01_de_2022.pdf</t>
   </si>
   <si>
     <t>Modifica o caput do art. 8º, e acrescenta o inciso III, ao Projeto de Lei Nº 006/2022, que dispõe sobre a criação da Política Municipal dos Direitos da Mulher e Fixa outras Providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/62/emenda_no_02.2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/62/emenda_no_02.2022.pdf</t>
   </si>
   <si>
     <t>Modifica o § 1º, do art. 4º, do Projeto de Lei nº 010/2022, que dispõe sobre as diretrizes orçamentárias para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Sessé, Zé Peixinho</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/67/em._no_3-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/67/em._no_3-2022.pdf</t>
   </si>
   <si>
     <t>Modifica a alínea c, do inciso I, do art. 5º, do Projeto de Lei nº 016, de 30 agosto de 2022, que estima a receita e fixa a despesa do orçamento anual do município de Banzaê, para o exercício financeiro do 2023, e determina outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Roger Enfermeiro, Gilson do Camamum</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/68/em._no_4-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/68/em._no_4-2022.pdf</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/171/p._prov._no_1-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/171/p._prov._no_1-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a institucionalização, padronização e emplacamento de todas as ruas e bairros da cidade.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/172/p._prov._no_2-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/172/p._prov._no_2-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção de estradas vicinais e outras providências.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/173/p._prov._no_3-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/173/p._prov._no_3-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de braços articulados/luminárias, com lâmpadas, e outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1206,68 +1206,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/2/pl_no_002-2022._dispoe_sobre_a_isencao_de_iptu_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/3/pl_no_003-2022._dispoe_sobre_a_autorizacao_da_abertura_de_credito....pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/13/pl_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/17/pl_no_005_de_15_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/27/pl_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/28/pl_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/29/pl_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/35/pl_no_009_de_12_de_abril_de_2022_-_refis.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/36/pl_no_010-2022_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/37/pl_no_011_de_05_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/38/pl_no_12_de_20_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/39/pl_no_13_de_20_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/40/pl_no_015_de_25_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/41/ploa_no_016_de_30_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/283/pl_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/15/plc_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/31/plc_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/60/plc_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/33/pr_no_1-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/30/proposta_de_emenda_a_loa_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/296/ind._no_1-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/297/ind._no_2-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/42/ind._no_003_12_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/298/ind._no_4-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/7/ind._005-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/8/ind._006-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/18/id._007-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/24/id._008-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/21/id._009-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/25/id._010-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/9/ind._011-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/22/id._012-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/26/id._014-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/4/ind._015-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/43/ind._no_016_18_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/5/ind._017-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/10/ind._018-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/11/ind._019-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/12/ind._020-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/14/ind._021-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/16/ind._022-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/44/ind._no_023_25_dejaneiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/23/id._024-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/19/id._025-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/20/id._026-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/45/ind._no_027_29_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/420/28._criacao_de_sala_de_parto.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/46/ind._no_029_04_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/47/ind._no_030_14_de_favereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/48/ind._no_031_04_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/49/ind._no_032_02_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/411/33_-2022._construcao_de_vestiario.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/50/ind._no_034_11_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/51/ind._no_035_11_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/52/ind._no_036_11_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/413/37-2022._passagem_seca_baixao.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/53/ind._no_038_11_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/54/ind._no_039_25_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/55/ind._no_040_26_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/56/ind._no_041_04_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/410/indicacao_fernandes_043-2022.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/57/ind._no_044_11_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/58/ind._no_045_02_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/59/ind._no_046_09_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/414/47._praca_de_laser_-_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/417/48._pavimentacao_-_baixa_da_cangalha.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/416/49._drenagem_pluvial_pavimentacao_e_praca_-_gitirana.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/418/50._praca_publica_-_palmares.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/419/51._reforma_e_ampliacao_do_centro_de_saude_n._sra_da_conceicao.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/421/53._rateio_-_indicacao_conjunta.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/412/54._2022.que_execute_obra_de_melhorias_da_estrada_que_liga_o_povoado_baixa_da_cangalha_ao_povoado_camarao.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/422/055_-_2022._quebra-molas_-_ze_peixinho.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/299/ind._no_56-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/61/emenda_no_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/62/emenda_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/67/em._no_3-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/68/em._no_4-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/171/p._prov._no_1-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/172/p._prov._no_2-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/173/p._prov._no_3-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/2/pl_no_002-2022._dispoe_sobre_a_isencao_de_iptu_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/3/pl_no_003-2022._dispoe_sobre_a_autorizacao_da_abertura_de_credito....pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/13/pl_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/17/pl_no_005_de_15_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/27/pl_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/28/pl_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/29/pl_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/35/pl_no_009_de_12_de_abril_de_2022_-_refis.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/36/pl_no_010-2022_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/37/pl_no_011_de_05_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/38/pl_no_12_de_20_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/39/pl_no_13_de_20_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/40/pl_no_015_de_25_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/41/ploa_no_016_de_30_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/283/pl_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/15/plc_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/31/plc_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/60/plc_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/33/pr_no_1-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/30/proposta_de_emenda_a_loa_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/296/ind._no_1-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/297/ind._no_2-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/42/ind._no_003_12_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/298/ind._no_4-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/7/ind._005-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/8/ind._006-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/18/id._007-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/24/id._008-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/21/id._009-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/25/id._010-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/9/ind._011-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/22/id._012-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/26/id._014-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/4/ind._015-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/43/ind._no_016_18_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/5/ind._017-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/10/ind._018-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/11/ind._019-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/12/ind._020-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/14/ind._021-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/16/ind._022-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/44/ind._no_023_25_dejaneiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/23/id._024-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/19/id._025-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/20/id._026-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/45/ind._no_027_29_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/420/28._criacao_de_sala_de_parto.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/46/ind._no_029_04_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/47/ind._no_030_14_de_favereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/48/ind._no_031_04_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/49/ind._no_032_02_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/411/33_-2022._construcao_de_vestiario.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/50/ind._no_034_11_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/51/ind._no_035_11_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/52/ind._no_036_11_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/413/37-2022._passagem_seca_baixao.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/53/ind._no_038_11_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/54/ind._no_039_25_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/55/ind._no_040_26_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/56/ind._no_041_04_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/410/indicacao_fernandes_043-2022.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/57/ind._no_044_11_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/58/ind._no_045_02_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/59/ind._no_046_09_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/414/47._praca_de_laser_-_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/417/48._pavimentacao_-_baixa_da_cangalha.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/416/49._drenagem_pluvial_pavimentacao_e_praca_-_gitirana.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/418/50._praca_publica_-_palmares.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/419/51._reforma_e_ampliacao_do_centro_de_saude_n._sra_da_conceicao.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/421/53._rateio_-_indicacao_conjunta.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/412/54._2022.que_execute_obra_de_melhorias_da_estrada_que_liga_o_povoado_baixa_da_cangalha_ao_povoado_camarao.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/422/055_-_2022._quebra-molas_-_ze_peixinho.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/299/ind._no_56-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/61/emenda_no_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/62/emenda_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/67/em._no_3-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/68/em._no_4-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/171/p._prov._no_1-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/172/p._prov._no_2-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2022/173/p._prov._no_3-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="179.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>