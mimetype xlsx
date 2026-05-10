--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -54,1244 +54,1244 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Patrícia Nascimento Almeida</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/70/pl_no_1_de_2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/70/pl_no_1_de_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar despesas com a premiação da Copa Rural, de futebol de 2023, do município de Banzaê-BA.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/109/pl_no_2-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/109/pl_no_2-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação do Cemitério Público Municipal do Povoado Monte, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/112/pl_no_3-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/112/pl_no_3-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar bens móveis à Associação Comunitária Indígena Santa Cruz Canta Galo e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vera Leal</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/117/plo_no_1-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/117/plo_no_1-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da Praça Pública do Pov. Boqueirão, e dá outras providências</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Roger Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/118/plo_no_2-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/118/plo_no_2-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL PARA GARANTIA, PROTEÇÃO E AMPLIAÇÃO AOS DIREITOS DA PESSOA COM (TEA) TRANSTORNO DO ESPECTRO AUTISTA E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Fernandes do Campo do Brito</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/119/plo_no_3-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/119/plo_no_3-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atendimento prioritário aos advogados nas agências bancárias, repartições dos órgãos públicos diretos e indiretos do Município de Banzaê.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/122/pl_no_4_de_3_de_abril_de_2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/122/pl_no_4_de_3_de_abril_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede Isenção do Imposto Predial e Territorial Urbano - IPTU, e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Sessé</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no__de_18-04-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no__de_18-04-2023.pdf</t>
   </si>
   <si>
     <t>Institui no município de Banzaê, a semana da juventude, a ser realizada anualmente, a partir do dia 12 de agosto.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/142/pl_no_6-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/142/pl_no_6-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações de contrapartida municipal para implementar o Programa Minha Casa, Minha Vida, conforme disposto na Lei nº 11.977, de 7 de julho de 2009 e na Medida Provisória nº 1.162, de 14 de fevereiro de 2023, e também nas disposições das instruções normativas do Ministério das Cidades, e dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/145/pl_no_13_15_de_junho_de_2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/145/pl_no_13_15_de_junho_de_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CANAL DE ATENDIMENTO NO CENTRO DE SAÚDE E EM TODOS OS PROGRAMAS SAÚDE DA FAMÍLIA (PSF) POR MEIO DO APLICATIVO WHATSAPP.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/191/pl_no_22-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/191/pl_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Denomina Quadra Poliesportiva ALVINO VIANA DE SOUZA, a quadra poliesportiva do Quilombo Baixão dos Negros – neste.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/198/pl_no_14-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/198/pl_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar despesas com a premiação do campeonato masculino de futebol 2023 de povos tradicionais do município de Banzaê-BA e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/69/plc_no_1_de_2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/69/plc_no_1_de_2023.pdf</t>
   </si>
   <si>
     <t>Reajusta o piso salarial dos servidores integrantes de carreira do Magistério Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/123/plc_no_2-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/123/plc_no_2-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder o Executivo municipal a promover campanha de estímulo a arrecadação do Imposto Sobre a Propriedade Predial e Territorial Urbana - IPTU, mediante realização de sorteios de prêmios, como meio de auxiliar a fiscalização e melhorar a arrecadação de tributos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/134/pln_no_4-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/134/pln_no_4-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar de nº 323/2013 que dispõe sobre a reorganização da Estrutura Administrativa da prefeitura municipal de Banzaê e da outras providências.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/146/plc_no_7-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/146/plc_no_7-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal – REFIS, no município, e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/206/plc_no_8-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/206/plc_no_8-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a custear as despesas com a premiação da Exposição de Caprinos, Ovinos e Torneio Leiteiro da V Expocaju - Banzaê 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/216/plc_no_10_de_11_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/216/plc_no_10_de_11_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Código Ambiental do Município de Banzaê, instituído pela Lei Municipal nº 196/02, institui o Sistema Municipal de Meio Ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/124/pr_no_1_de_10_de_abril_de_2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/124/pr_no_1_de_10_de_abril_de_2023.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA DO LEGISLATIVO, NO ÂMBITO DA CÂMARA MUNICIPAL DE BANZAÊ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_resolucao_no_2_de_18-04-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_resolucao_no_2_de_18-04-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Ouvidoria Legislativa Municipal na Câmara Municipal de Banzaê, Estado da Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Roger Enfermeiro, Didi da Mirandela, Gilson do Camamum, Joaozinho do Salgado</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/149/regimento_banzae_ba..pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/149/regimento_banzae_ba..pdf</t>
   </si>
   <si>
     <t>Institui a reforma do Regimento Interno da Câmara Municipal de Banzaê, estado da Bahia, e revoga as Resoluções anteriores que tratam sobre o Regimento Interno.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Didi da Mirandela, Fernandes do Campo do Brito, Sessé, Vera Leal</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/209/eloa_no_1-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/209/eloa_no_1-2023.pdf</t>
   </si>
   <si>
     <t>Modifica e acrescenta dispositivos a Proposta de Nova Lei Orgânica nº 1, de 5 de junho de 2023.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/</t>
+    <t>http://sapl.banzae.ba.leg.br/media/</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, propõe à Mesa, ouvido o Plenário, que está Moção de Aplausos seja encaminhada a Escolinha PRV SPORTS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Didi da Mirandela, Roger Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/82/req._no_1-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/82/req._no_1-2023.pdf</t>
   </si>
   <si>
     <t>Requer a convocação da Diretoria do Setor de Tributos, e dá outras providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Didi da Mirandela, Fernandes do Campo do Brito</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/108/req._no_2-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/108/req._no_2-2023.pdf</t>
   </si>
   <si>
     <t>Requer a convocação da Diretoria do SISMUB - Sindicato dos Servidores Municipais de Banzaê, e dá outras providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Zé Peixinho</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/125/req._no_3-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/125/req._no_3-2023.pdf</t>
   </si>
   <si>
     <t>Requer a convocação da Secretária de Educação, Jaciângela Souza de Oliveira, e da outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/143/req._no_4-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/143/req._no_4-2023.pdf</t>
   </si>
   <si>
     <t>Requer o número de contratados pela Prefeitura de Banzaê e dá outras providências</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/182/req._no_6-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/182/req._no_6-2023.pdf</t>
   </si>
   <si>
     <t>Requer Sessão Solene em comemoração ao dia do vereador, em conformidade com a artigo 140, caput, do Regimento Interno.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/183/req._no_7-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/183/req._no_7-2023.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Sessões Itinerantes, em Aldeias e Quilombos do município.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/190/req._no_8-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/190/req._no_8-2023.pdf</t>
   </si>
   <si>
     <t>Requer a formação de Comissão Especial, com 3 membros, para discussão, apreciação e emissão de parecer da proposta da Nova Lei Orgânica e do Projeto de Reforma do Regimento Interno.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/194/req._no_9-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/194/req._no_9-2023.pdf</t>
   </si>
   <si>
     <t>Requer a convocação da Assessoria Jurídica do Município para explanações sobre as razões do veto ao Projeto de Lei nº 8/2023.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/208/req._no_13-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/208/req._no_13-2023.pdf</t>
   </si>
   <si>
     <t>Requer a convocação de representante da Associação dos Criadores de Ovinos e Caprinos da Bahia (ACCOBA), e outras providencias.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/187/veto_pl_no_11-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/187/veto_pl_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 11, de 8 de maio de 2023.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/188/veto_pl_no_8-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/188/veto_pl_no_8-2023.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 8, de 18 de abril de 2023.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/63/ind._1-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/63/ind._1-2023.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, nos termos do art. 99 do Regimento Interno, ouvido o plenário, a construção de uma praça pública e a pavimentação, com blocos intertravados, da Rua da Capela de Santo Antônio, no Pov. Campo Brito.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/64/ind._2-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/64/ind._2-2023.pdf</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, após tramitação regimental, a construção de uma praça pública no Boqueirão, neste município.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/65/ind._3-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/65/ind._3-2023.pdf</t>
   </si>
   <si>
     <t>Indico a senhora prefeita, ouvido o Plenário, com fulcro no art. 99, do Regimento Interno, a criação e instalação de letreiros turísticos com a inscrição “EU AMO BANZAÊ”, em pontos estratégicos da Cidade.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/66/ind._4-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/66/ind._4-2023.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, nos termos do art. 99 do Regimento Interno, ouvido o plenário, a Pavimentação da Pedra Furada e serviços de acessibilidade e infraestrutura no ponto turístico “PEDRA FURADA”.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/71/ind._5-2022.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/71/ind._5-2022.pdf</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, nos termos do art. 99, do Regimento Interno, ouvido o Plenário, a aquisição e instalação de uma máquina de Raio-X, para o Centro de Saúde Nossa Senhora da Conceição - nesta.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/73/ind._6-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/73/ind._6-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma., ouvido o plenário, a criação do cargo e/ou contratação de COVEIRO e outras providencias, neste município.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/74/ind._7-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/74/ind._7-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido o plenário, a construção de um cemitério público no Quilombo Maria Preta e outro no Pov. Gitirana.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/75/ind._8-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/75/ind._8-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, através do departamento de obras, a construção de quebra-molas, em todas ruas novas que foram pavimentadas recentemente no Pov. Tamburil.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/76/ind._9-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/76/ind._9-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, através da Secretaria de Viação e Obras, execute o patrolamento e encalhamento total da estrada vicinal do Pov. Salgado até a Faz. Baixinha – neste.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/77/ind._10-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/77/ind._10-2023.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, após levantamentos técnicos, a construção de 06 (seis) quebra-molas na Aldeia Mirandela – neste.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/78/ind._11-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/78/ind._11-2023.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção da cobertura da Quadra Poliesportiva do Pov. Queimada Grande – neste.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/79/ind._12-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/79/ind._12-2023.pdf</t>
   </si>
   <si>
     <t>Indico a regimentalmente a Sra. Prefeita, ouvido o Plenário, a reforma e ampliação do Centro de Saúde Nossa Senhora da Conceição – neste.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Joaozinho do Salgado</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/80/ind._13-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/80/ind._13-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente à senhora prefeita, ouvido o Plenário, a construção de duas passarelas de pedestres, em dois pontos, sobre a valeta do Pov. Salgado.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Gilson do Camamum</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/83/ind._no_14-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/83/ind._no_14-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. prefeita, ouvido o plenário, a construção de um vestiário e a pavimentação do acesso, com blocos intertravados da Quadra Poliesportiva do Baixão I; e a construção de uma quadra poliesportiva, e a pavimentação da saída da praça até a Escola Francisco Teixeira, no Baixão II.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/84/ind._no_15-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/84/ind._no_15-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. prefeita, ouvido o plenário, a cobertura da Quadra Poliesportiva do Pov. Boqueirão – neste.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/85/ind._no_16-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/85/ind._no_16-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Excelentíssima Prefeita, ouvido o plenário, a pavimentação em paralelepípedo da Travessa Ricardo Ferreira (Beco de Pardal) com a Rua Vicente Gouveia – nesta.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/86/ind._no_17-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/86/ind._no_17-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. prefeita, ouvido o plenário, a disponibilidade de uma casa de apoio ao estudante, em salvador – BA.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Gilson do Camamum, Vera Leal</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/87/ind._no_18-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/87/ind._no_18-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Excelentíssima Prefeita, ouvido o plenário, que, junto a secretária de obras, revitalize a Praça de Lazer do Bairro Novo Horizonte, Centro – nesta.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/88/ind._no_19-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/88/ind._no_19-2023.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o Plenário, nos termos dos artigos 91, 94, 99 e 147, do Regimento Interno, o Projeto Substitutivo anexo, ao Projeto de Lei Complementar nº 1, de 10 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/89/ind._no_20-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/89/ind._no_20-2023.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção, instalação de bancos e implantação de jardim no Povoado Salgado.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/90/ind._no_21-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/90/ind._no_21-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, ouvido o Plenário, a construção de vestiários com banheiro no Campo de Futebol do Pov. Salgado – neste.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/91/ind._no_22-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/91/ind._no_22-2023.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a instalação de placas de identificação de ruas e sinalização básica de trânsito, no Povoado Salgado, Zona Rural – neste</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/93/ind._no_24-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/93/ind._no_24-2023.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, nos termos do artigo 99 do Regimento Interno, a construção de quebra-molas em ruas do Pov. Salgado – neste.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/94/ind._no_25-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/94/ind._no_25-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do departamento competente, que execute a obra de construção de uma piscina olímpica na sede deste município de Banzaê.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/95/ind._no_26-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/95/ind._no_26-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do departamento competente, execute obra de construção da praça de lazer do povoado Maria Preta deste município de Banzaê.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/96/ind._no_27-2027.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/96/ind._no_27-2027.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do departamento competente, execute obra de construção da praça do povoado Monte deste município de Banzaê.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/97/ind._no_28-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/97/ind._no_28-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do departamento competente, a construção do posto de Saúde do Bairro Petronílio Dantas, deste município de Banzaê.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/98/ind._no_29-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/98/ind._no_29-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do departamento competente, execute obra de construção da praça de lazer do Povoado Boqueirão deste município de Banzaê.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/99/ind._no_30-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/99/ind._no_30-2023.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo a tomar medidas que objetivem com aquisição e distribuição de sementes de milho, feijão e hortifrúti para a agricultura familiar de baixa renda deste município de Banzaê.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/100/ind._no_31-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/100/ind._no_31-2023.pdf</t>
   </si>
   <si>
     <t>Regimentalmente a Excelentíssima Prefeita Municipal que execute abertura de novas ruas e demarcação topográfico de futuras ruas da sede e dos povoados deste município de Banzaê.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/101/ind._no_32-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/101/ind._no_32-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do departamento competente, execute as obras de reforma e construção de coberturas das quadras poliesportivas dos Povoados deste município de Banzaê._x000D_
 _x000D_
 Campo do Brito_x000D_
 Boqueirão_x000D_
 Monte _x000D_
 Tamburil_x000D_
 Terra da Lua_x000D_
 Queimada Grande_x000D_
 Maria Preta</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/102/ind._no_33-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/102/ind._no_33-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do departamento competente, execute à de instalação de lombadas ou redutores de velocidade no trecho da BA220 que interliga o Povoado Campo do Brito (Banzaê) à São João da Fortaleza (Cicero Dantas), como também nas novas pavimentadas do povoado Campo do Brito.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/103/ind._no_34-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/103/ind._no_34-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do departamento competente, a pavimentação com paralelepípedo na Rua da Escola Genilza Bitencourt à BA220 localizada no Bairro Petronílio Dantas, deste município de Banzaê.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/104/ind._no_35-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/104/ind._no_35-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do departamento competente, a pavimentação com paralelepípedo das Ruas da entrada do Retiro, da casa de Poli até João de Vicente e da Casa Gilce até a casa de Josélia e suas travessas, ambas localizadas no povoado Campo do Brito, deste município de Banzaê.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/105/ind._no_36-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/105/ind._no_36-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do departamento competente, a pavimentação com paralelepípedo e Implantação de Iluminação da Capela da Barra até a BA 220 localizada no povoado do Campo do Brito, deste município de Banzaê.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/107/ind._no_38-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/107/ind._no_38-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do departamento competente, execute a obra de construção da cobertura da quadra poliesportiva do povoado Campo do Brito deste município de Banzaê.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/110/ind._no_39-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/110/ind._no_39-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Sra. Prefeita, ouvido o Plenário, a pavimentação, com a drenagem pluvial, e a construção de uma praça pública na comunidade Gitirana – neste.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/111/ind._no_40-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/111/ind._no_40-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Sra. Prefeita, ouvido o Plenário, a construção de banheiros, públicos, no Estádio Municipal da sede.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/113/ind._no_41-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/113/ind._no_41-2023.pdf</t>
   </si>
   <si>
     <t>Indico a regimentalmente a Sra. Prefeita, ouvido o Plenário, a implantação de via de sentido único na Rua José Benevides – neste.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/114/ind._no_42-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/114/ind._no_42-2023.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a pavimentação da Rua “Secundária”, do Pov. Queimadinha – neste.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/115/ind._no_43-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/115/ind._no_43-2023.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a pavimentação total do Conjunto Habitacional da Queimada Grande – neste.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/120/ind._no_44-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/120/ind._no_44-2023.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a limpeza do riacho do Pov. Palmares e a construção de uma ponte entre o Palmares e o Novo Segredo, no cruzamento desse riacho.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Didi da Mirandela</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/121/ind._no_45-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/121/ind._no_45-2023.pdf</t>
   </si>
   <si>
     <t>indico a Exma. prefeita, ouvido o Plenário, através da Secretaria de Assistência Social, a criação da Casa de Repouso/descanso para o Idoso, nesta Cidade.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/129/ind._no_46-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/129/ind._no_46-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, ouvido o Plenário, a pavimentação (Paralelepípedo) da Aldeia Tuxá, zona rural – neste.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/130/ind._no_47-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/130/ind._no_47-2023.pdf</t>
   </si>
   <si>
     <t>INDICO regimentalmente, ouvido o plenário, a Sra. Prefeita, através do departamento de obras, a ampliação e restauração da estrada vicinal do Quilombo Maria Preta até o Pov. Serra Vermelha do Junco.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/126/ind._no_48-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/126/ind._no_48-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido o plenário, a perfuração um poço artesiano na Comunidade do Salgado – neste.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/127/ind._no_49-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/127/ind._no_49-2023.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a reforma e automação do laboratório de exames do Centro de Saúde Nossa Sra. da Conceição – nesta.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/128/ind._no_50-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/128/ind._no_50-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido Plenário, a promoção e criação de Programa de Vigilância e Monitoramento das escolas públicas municipais de Banzaê.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/137/ind._no_51-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/137/ind._no_51-2023.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção do muro da Escola Municipal João Bitencourt Paiva, no Povoado Tamburil neste.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Roger Enfermeiro, Vera Leal</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/150/ind._52-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/150/ind._52-2023.pdf</t>
   </si>
   <si>
     <t>Indica Regimentalmente a Exma. prefeita, a pavimentação das Ruas Tereza Miranda e Maria Moreira - nesta.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/151/ind._53-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/151/ind._53-2023.pdf</t>
   </si>
   <si>
     <t>Indica a Exma. prefeita, ouvido o Plenário, nos termos do artigo 99, do Regimento Interno, a criação de salas de pré-parto e parto, com disponibilidade de oxigênio e assistência médica e técnica, no Centro de Saúde Nossa Sra. da Conceição.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/152/ind._54-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/152/ind._54-2023.pdf</t>
   </si>
   <si>
     <t>Indico a Exma. Prefeita, ouvido o Plenário, a implantação da Lei Paulo Gustavo, no Município, com base na Lei Complementar nº 195, 08 de julho de 2022, que traz as diretrizes de implantação desta Lei para receber os recursos.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/175/ind._58-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/175/ind._58-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido o Plenário, a construção do Sistema de drenagem de águas pluviais, em toda a cidade.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/185/ind._59-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/185/ind._59-2023.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, Jerônimo Rodrigues, Governador do Estado e a Sua Senhoria, Roberta Silva de Carvalho Santana, Secretária Estadual de Saúde a aquisição de uma ambulância, do tipo UTI Móvel, para o município de Banzaê-Ba.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/197/ind._no_65-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/197/ind._no_65-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Sra. Prefeita, ouvido o Plenário, a (re)construção das arquibancadas do campo de futebol do Povoado Salgado-neste.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Didi da Mirandela, Fernandes do Campo do Brito, Gilson do Camamum, Joaozinho do Salgado, Roger Enfermeiro, Vera Leal</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/200/ind._67-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/200/ind._67-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido o Plenário, a conversão do Valoriza Comunidade; Copa Rural; Campeonato dos Povos Tradicionais e Expo caju, em projetos de leis.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/202/ind._no_69-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/202/ind._no_69-2023.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. prefeita, ouvido o Plenário, a conclusão da pavimentação da Rua Rufino Chuva - neste.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a pavimentação e a construção de uma praça pública, no Pov. Lagoa da Pedra – neste.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, ouvido o Plenário, a construção de uma Quadra Poliesportiva no Povoado Lagoa da Pedra – neste.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a reestruturação e encascalhamento das estradas vicinais do Povoado Lagoa da Pedra – neste.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o plenário, nos termos do artigo 99, do Regimento Interno, a instalação de lixeiras públicas na Praça N. Sra. da Conceição e no Centro de abastecimento, localizados na sede.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Indico a sra. Prefeita, ouvido o Plenário, a construção e limpeza de tanques e aguadas do município.</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/72/em_no_1_de_2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/72/em_no_1_de_2023.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 1/2023 e atualiza anexo III da Lei Municipal nº 289/2009, que tratam o Piso dos Profissionais Magistério Público do Município de Banzaê e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/81/em._adt._no_1-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/81/em._adt._no_1-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta e modifica dispositivos nas alíneas a e b, do artigo 2º, do Projeto de Lei nº 1, de 13 de fevereiro de 2023, e dá outras providencias.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Didi da Mirandela, Gilson do Camamum</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/217/em_no_4-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/217/em_no_4-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da alínea c, I, do artigo 5, do Projeto de Lei nº 12/2023, que estima a receita e fixa a despesa para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/140/ped._provd._no_2-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/140/ped._provd._no_2-2023.pdf</t>
   </si>
   <si>
     <t>Requer correções e/ou manutenções urgentes no Centro de Saúde Nossa Senhora da Conceição, e dá outras providências.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/141/ped._provd._no_3-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/141/ped._provd._no_3-2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação e troca de lâmpadas na extensão da BA - 220 (Banzaê a divisa com São João da Fortaleza).</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/170/p._prov._no_4-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/170/p._prov._no_4-2023.pdf</t>
   </si>
   <si>
     <t>Requer manutenção/correção da ladeira que dar acesso a Fazendo Massaranduba.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/154/ped._providencias_no_5-2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/154/ped._providencias_no_5-2023.pdf</t>
   </si>
   <si>
     <t>Requer manutenção, correção e serviços de capinagem no Campo do Pov. Boqueirão.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>PNLO</t>
   </si>
   <si>
     <t>Proposta de Nova Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/148/lom_2023.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/148/lom_2023.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à Lei Orgânica do Município de Banzaê, Estado da Bahia, e revoga a Lei Orgânica e demais alterações, a partir de 15 de dezembro de 2006, para adequações à legislação vigente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1598,68 +1598,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/70/pl_no_1_de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/109/pl_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/112/pl_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/117/plo_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/118/plo_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/119/plo_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/122/pl_no_4_de_3_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no__de_18-04-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/142/pl_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/145/pl_no_13_15_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/191/pl_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/198/pl_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/69/plc_no_1_de_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/123/plc_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/134/pln_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/146/plc_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/206/plc_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/216/plc_no_10_de_11_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/124/pr_no_1_de_10_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_resolucao_no_2_de_18-04-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/149/regimento_banzae_ba..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/209/eloa_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/82/req._no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/108/req._no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/125/req._no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/143/req._no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/182/req._no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/183/req._no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/190/req._no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/194/req._no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/208/req._no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/187/veto_pl_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/188/veto_pl_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/63/ind._1-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/64/ind._2-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/65/ind._3-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/66/ind._4-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/71/ind._5-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/73/ind._6-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/74/ind._7-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/75/ind._8-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/76/ind._9-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/77/ind._10-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/78/ind._11-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/79/ind._12-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/80/ind._13-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/83/ind._no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/84/ind._no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/85/ind._no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/86/ind._no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/87/ind._no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/88/ind._no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/89/ind._no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/90/ind._no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/91/ind._no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/93/ind._no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/94/ind._no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/95/ind._no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/96/ind._no_27-2027.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/97/ind._no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/98/ind._no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/99/ind._no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/100/ind._no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/101/ind._no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/102/ind._no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/103/ind._no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/104/ind._no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/105/ind._no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/107/ind._no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/110/ind._no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/111/ind._no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/113/ind._no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/114/ind._no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/115/ind._no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/120/ind._no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/121/ind._no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/129/ind._no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/130/ind._no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/126/ind._no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/127/ind._no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/128/ind._no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/137/ind._no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/150/ind._52-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/151/ind._53-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/152/ind._54-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/175/ind._58-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/185/ind._59-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/197/ind._no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/200/ind._67-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/202/ind._no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/72/em_no_1_de_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/81/em._adt._no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/217/em_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/140/ped._provd._no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/141/ped._provd._no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/170/p._prov._no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/154/ped._providencias_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/148/lom_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/70/pl_no_1_de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/109/pl_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/112/pl_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/117/plo_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/118/plo_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/119/plo_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/122/pl_no_4_de_3_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no__de_18-04-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/142/pl_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/145/pl_no_13_15_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/191/pl_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/198/pl_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/69/plc_no_1_de_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/123/plc_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/134/pln_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/146/plc_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/206/plc_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/216/plc_no_10_de_11_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/124/pr_no_1_de_10_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_resolucao_no_2_de_18-04-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/149/regimento_banzae_ba..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/209/eloa_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/82/req._no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/108/req._no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/125/req._no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/143/req._no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/182/req._no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/183/req._no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/190/req._no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/194/req._no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/208/req._no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/187/veto_pl_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/188/veto_pl_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/63/ind._1-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/64/ind._2-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/65/ind._3-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/66/ind._4-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/71/ind._5-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/73/ind._6-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/74/ind._7-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/75/ind._8-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/76/ind._9-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/77/ind._10-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/78/ind._11-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/79/ind._12-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/80/ind._13-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/83/ind._no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/84/ind._no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/85/ind._no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/86/ind._no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/87/ind._no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/88/ind._no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/89/ind._no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/90/ind._no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/91/ind._no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/93/ind._no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/94/ind._no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/95/ind._no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/96/ind._no_27-2027.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/97/ind._no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/98/ind._no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/99/ind._no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/100/ind._no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/101/ind._no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/102/ind._no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/103/ind._no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/104/ind._no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/105/ind._no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/107/ind._no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/110/ind._no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/111/ind._no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/113/ind._no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/114/ind._no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/115/ind._no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/120/ind._no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/121/ind._no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/129/ind._no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/130/ind._no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/126/ind._no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/127/ind._no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/128/ind._no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/137/ind._no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/150/ind._52-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/151/ind._53-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/152/ind._54-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/175/ind._58-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/185/ind._59-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/197/ind._no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/200/ind._67-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/202/ind._no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/72/em_no_1_de_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/81/em._adt._no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/217/em_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/140/ped._provd._no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/141/ped._provd._no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/170/p._prov._no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/154/ped._providencias_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2023/148/lom_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="108.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>