--- v0 (2025-12-11)
+++ v1 (2026-05-09)
@@ -54,441 +54,441 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Patrícia Nascimento Almeida</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/244/pl_no_4.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/244/pl_no_4.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Unidade de Apoio à Saúde, localizada na Fazenda Piauí, Zona Rural do Município e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/425/pl_no_11.2024_pl_no_15.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/425/pl_no_11.2024_pl_no_15.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Praça Pública, localizada no Povoado Monte, Zona Rural do Município e dá outras providências.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Didi da Mirandela</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/</t>
+    <t>http://sapl.banzae.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Denomina Praça Jovson Matos Chaves, a Praça de Eventos desta Cidade.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vera Leal</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/224/ind._no_2-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/224/ind._no_2-2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a pavimentação e a construção de uma praça pública, no Pov. Lagoa da Pedra, município de Banzaê.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/225/ind._no_3-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/225/ind._no_3-2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Sra. Prefeita, ouvido o Plenário, a pavimentação, com a drenagem pluvial, e a construção de uma praça pública no Povoado Gitirana – neste.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/226/ind._no_4-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/226/ind._no_4-2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido o Plenário, a construção do Sistema de drenagem de águas pluviais, em toda a cidade.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/227/ind._no_5-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/227/ind._no_5-2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, a reestruturação total, adequação e ampliação de todo o Sistema de Esgotamento Sanitário da sede.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Sessé</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/229/ind._no_7-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/229/ind._no_7-2024.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o plenário, nos termos do artigo 99, do Regimento Interno, a construção de dois portais na cidade, na entrada e na saída, com os letreiros: a) Bem-Vindo a Banzaê-Ba; b) Volte Sempre.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/231/ind._no_9-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/231/ind._no_9-2024.pdf</t>
   </si>
   <si>
     <t>Indico a senhora prefeita, ouvido o Plenário, com fulcro no art. 99, do Regimento Interno, a criação e instalação de letreiros turísticos com a inscrição “EU AMO BANZAÊ”, em pontos estratégicos da Cidade.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Joaozinho do Salgado</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/232/ind._no_10-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/232/ind._no_10-2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente à senhora prefeita, ouvido o Plenário, a construção de duas passarelas de pedestres, em dois pontos, sobre a valeta do Pov. Salgado.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/233/ind._no_11-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/233/ind._no_11-2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, ouvido o Plenário, a reconstrução da arquibancada, e a construção de vestiários e banheiros, no Campo de Futebol do Pov. Salgado – neste.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/234/ind._no_12-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/234/ind._no_12-2024.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção de uma praça de lazer, no Povoado Salgado – neste.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Gilson do Camamum</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_no_13.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_no_13.2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. prefeita, ouvido o plenário, a construção de um vestiário e a pavimentação do acesso, com blocos intertravados da Quadra Poliesportiva do Baixão I.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Zé Peixinho</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao_no_14.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao_no_14.2024.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, após levantamentos técnicos, a construção de 06 (seis) quebra-molas na Aldeia Mirandela – neste.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/241/indicacao_no_15.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/241/indicacao_no_15.2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, através do departamento de obras, a construção de quebra-molas, em todas ruas novas que foram pavimentadas recentemente no Pov. Tamburil.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/242/indicacao_no_16.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/242/indicacao_no_16.2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, através da Secretaria de Viação e Obras, execute o patrolamento e encalhamento total da estrada vicinal do Pov. Salgado até a Faz. Baixinha – neste.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/254/ind._n_17-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/254/ind._n_17-2024.pdf</t>
   </si>
   <si>
     <t>Indico a senhora prefeita, ouvido o Plenário, com fulcro no art. 99, do Regimento Interno, a construção de um bueiro tubular, duplo, de concreto armado, na Fazenda Retiro - neste.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/255/ind._n_18-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/255/ind._n_18-2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. prefeita, ouvido o Plenário, a construção de uma praça pública no Pov. Tamburil, no local da antiga Escola Municipal João Bitencourt Paiva.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/257/ind._no_19-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/257/ind._no_19-2024.pdf</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, ouvido o Plenário, nos termos do artigo 99, do Regimento Interno, a instalação de grades de proteção e de contenção, no Estádio Municipal da sede.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/259/ind._no_20-2024..pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/259/ind._no_20-2024..pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, nos termos do art. 99 do Regimento Interno, ouvido o plenário, a construção de uma praça pública e a pavimentação, com blocos intertravados, da Capela de Santo Antônio, no Pov. Campo Brito.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/260/ind._no_21-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/260/ind._no_21-2024.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a construção do muro da Escola Municipal João Bitencourt Paiva, no Povoado Tamburil neste.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/261/ind._no_22-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/261/ind._no_22-2024.pdf</t>
   </si>
   <si>
     <t>Indico a sra. Prefeita, ouvido o Plenário, a escavação de novos tanques e aguadas e a limpeza daqueles construídos/cavados, sem exceção, localizados no município.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/264/ind._no_24-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/264/ind._no_24-2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, ouvido o Plenário, a pavimentação da Rua de” Zé Aurora”, Pov. Salgado – neste.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Fernandes do Campo do Brito</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/268/ind._n_26-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/268/ind._n_26-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize através do departamento competente, a pavimentação com paralelepípedo das Ruas da entrada do Retiro, da casa de Poli até João de Vicente e da Casa Gilce até a casa de Josélia e suas travessas, ambas localizadas no povoado Campo do Brito, deste município de Banzaê.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/269/ind._n_27-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/269/ind._n_27-2024.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o Plenário, nos termos regimentais, a pavimentação da Rua Flaviano Dantas – nesta.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/271/ind._n_28-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/271/ind._n_28-2024.pdf</t>
   </si>
   <si>
     <t>Indica o Poder Executivo, através do departamento competente, a pavimentação em asfalto, paralelepípedo ou intertravado, da Capela da Barra até a BA 220, localizada no Povoado do Campo do Brito – neste.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/272/ind._n_29-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/272/ind._n_29-2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido o plenário, a construção de um cemitério público no Quilombo Maria Preta e outro no Pov. Gitirana.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/426/indicacao_no_35.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/426/indicacao_no_35.2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. prefeita, ouvido o plenário, a nomeação - “post mortem” da Praça Pública do Baixão I, para: PRAÇA EDGAR VIANA DE SOUZA.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/427/indicacao_no_36.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/427/indicacao_no_36.2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a construção de uma praça pública, na Aldeia Baixa da Cangalha, município de Banzaê.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/429/indicacao_no_38.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/429/indicacao_no_38.2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a construção de cobertura da Quadra Poliesportiva do Povoado Queimada Grande – neste município.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/431/ind._n_39-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/431/ind._n_39-2024.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o Plenário, nos termos regimentais, a ampliação do Cemitério do Povoado Boqueirão – neste.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/433/ind._no_40-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/433/ind._no_40-2024.pdf</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, ouvido o Plenário, nos termos regimentais, a construção de rampas de acesso para cadeirantes e outras deficiências em todo o município.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, ouvido o Plenário, a nomeação da praça pública do Pov. Salgado, in memoriam de ABÍLIO PIRES DO NASCIMENTO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -804,68 +804,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/244/pl_no_4.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/425/pl_no_11.2024_pl_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/224/ind._no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/225/ind._no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/226/ind._no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/227/ind._no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/229/ind._no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/231/ind._no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/232/ind._no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/233/ind._no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/234/ind._no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/241/indicacao_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/242/indicacao_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/254/ind._n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/255/ind._n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/257/ind._no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/259/ind._no_20-2024..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/260/ind._no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/261/ind._no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/264/ind._no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/268/ind._n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/269/ind._n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/271/ind._n_28-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/272/ind._n_29-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/426/indicacao_no_35.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/427/indicacao_no_36.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/429/indicacao_no_38.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/431/ind._n_39-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/433/ind._no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/244/pl_no_4.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/425/pl_no_11.2024_pl_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/224/ind._no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/225/ind._no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/226/ind._no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/227/ind._no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/229/ind._no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/231/ind._no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/232/ind._no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/233/ind._no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/234/ind._no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/241/indicacao_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/242/indicacao_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/254/ind._n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/255/ind._n_18-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/257/ind._no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/259/ind._no_20-2024..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/260/ind._no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/261/ind._no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/264/ind._no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/268/ind._n_26-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/269/ind._n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/271/ind._n_28-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/272/ind._n_29-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/426/indicacao_no_35.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/427/indicacao_no_36.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/429/indicacao_no_38.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/431/ind._n_39-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/433/ind._no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>