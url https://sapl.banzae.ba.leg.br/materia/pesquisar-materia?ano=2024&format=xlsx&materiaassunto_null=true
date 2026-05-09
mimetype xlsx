--- v0 (2026-02-04)
+++ v1 (2026-05-09)
@@ -54,411 +54,411 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Patrícia Nascimento Almeida</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/235/pl_no_1-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/235/pl_no_1-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Meio Ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/236/pl_no_2-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/236/pl_no_2-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar despesas com a premiação da Copa Rural de futebol 2024, do município de Banzaê-BA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/248/pl_no_5.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/248/pl_no_5.2024.pdf</t>
   </si>
   <si>
     <t>Concede Isenção de Imposto Predial e Territorial Urbano - IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/250/pl_no_6.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/250/pl_no_6.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 498, de 28 de agosto de 2023, que institui o Programa Bolsa Presença para a modalidade de Educação de Jovens e Adultos (EJA) da Rede Pública Municipal de Ensino de Banzaê/BA.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Fernandes do Campo do Brito</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/</t>
+    <t>http://sapl.banzae.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Institui Feriado Municipal no dia 19 de abril - dia dos Povos Originários.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/267/pl_no_9-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/267/pl_no_9-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 513, de 27 de fevereiro de 2024, que autoriza o Poder Executivo a efetuar despesas com a premiação da Copa Rural de futebol de 2024, do município de Banzaê.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Gilson do Camamum</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/282/pl_no_11-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/282/pl_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça Pública, localizada no Quilombo Baixão dos Negros, Zona Rural do Município.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/245/plc_no_01.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/245/plc_no_01.2024.pdf</t>
   </si>
   <si>
     <t>Reajusta o Vencimento Básico aos Servidores Integrantes da Carreira do Magistério Público Municipal e dá Outras Providências.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/247/plc_no_2.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/247/plc_no_2.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal – REFIS, no município, e dá outras providências.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/430/plc_no_3.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/430/plc_no_3.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Custear as Despesas com a Premiação da Exposição de Caprinos, Ovinos e Torneio Leiteiro da VI Expocaju - Banzaê 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Didi da Mirandela, Gilson do Camamum, Joaozinho do Salgado, Roger Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/252/pr_no_1-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/252/pr_no_1-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução nº 3 de 2024, Regimento Interno da Câmara Municipal de Banzaê.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>Roger Enfermeiro, Didi da Mirandela, Gilson do Camamum, Joaozinho do Salgado</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/432/pr_no_2.2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/432/pr_no_2.2024.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do Regimento Interno da Câmara Municipal de Banzaê e dá outras providências.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Roger Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/258/req._contas_patricia.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/258/req._contas_patricia.pdf</t>
   </si>
   <si>
     <t>Avulso</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Sessé</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/274/req._no_2-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/274/req._no_2-2024.pdf</t>
   </si>
   <si>
     <t>Requer aprovação de Moção de Aplausos ao Sr. Ullisses José dos Santos.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Requer a concessão de TRIBUNA LIVRE a EVÂNIO TELES DE SOUZA.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vera Leal</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/442/req._no_4-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/442/req._no_4-2024.pdf</t>
   </si>
   <si>
     <t>Requer aprovação da concessão de TRIBUNA LIVRE a Antônio Carlos Bitencourt dos Santos.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/223/ind._no_1-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/223/ind._no_1-2024.pdf</t>
   </si>
   <si>
     <t>Indico a regimentalmente a Sra. Prefeita, ouvido o Plenário, a implantação de via de sentido único na Rua José Benevides, centro – nesta.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/273/ind._no_30-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/273/ind._no_30-2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a pavimentação do Novo Bairro “Aristides Vitor”, próximo ao Bela Vista.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Joaozinho do Salgado</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/275/ind._no_31-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/275/ind._no_31-2024.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido o plenário, a perfuração um poço artesiano na Comunidade do Salgado, para atender a demanda dos agricultores familiares – neste.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/276/ind._no_32-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/276/ind._no_32-2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, ouvido o Plenário, a pavimentação (Paralelepípedo) e a construção de uma Praça pública na Aldeia Tuxá, zona rural – neste.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/277/ind._no_33-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/277/ind._no_33-2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, ouvido o Plenário, a abertura de estrada vicinal no Corredor do Sr. Valmir até a Lagoa da Pedra – neste.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Didi da Mirandela</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/278/ind._no_34-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/278/ind._no_34-2024.pdf</t>
   </si>
   <si>
     <t>Indico a Exma. prefeita, ouvido o Plenário, a cobertura da arquibancada e a instalação de painel eletrônico no Estádio Municipal da sede.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Zé Peixinho</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido o plenário, a construção de um parque de vaquejada, nesta Cidade.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/434/em_no_1-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/434/em_no_1-2024.pdf</t>
   </si>
   <si>
     <t>Modifica e altera dispositivos do Projeto de Lei Complementar nº 3, de 22 de outubro de 2024.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Joaozinho do Salgado, Vera Leal</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/445/em_no_4-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/445/em_no_4-2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação da alínea c, I, do artigo 5, do Projeto de Lei nº 10/2024, que estima a receita e fixa a despesa para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/437/pp_no_3-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/437/pp_no_3-2024.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza do TANQUE GRANDE da Massaranduba-neste.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/438/pp_no_4-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/438/pp_no_4-2024.pdf</t>
   </si>
   <si>
     <t>Requer a instauração de cronograma de abastecimento de água com carro pipa.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/279/subst._pl_no_7-2024.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/279/subst._pl_no_7-2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios mensais do prefeito, vice-prefeito, vereadores e secretários do Município de Banzaê para o quadriênio de 2025 a 2028.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -765,68 +765,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/235/pl_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/236/pl_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/248/pl_no_5.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/250/pl_no_6.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/267/pl_no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/282/pl_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/245/plc_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/247/plc_no_2.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/430/plc_no_3.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/252/pr_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/432/pr_no_2.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/258/req._contas_patricia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/274/req._no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/442/req._no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/223/ind._no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/273/ind._no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/275/ind._no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/276/ind._no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/277/ind._no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/278/ind._no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/434/em_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/445/em_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/437/pp_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/438/pp_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/279/subst._pl_no_7-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/235/pl_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/236/pl_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/248/pl_no_5.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/250/pl_no_6.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/267/pl_no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/282/pl_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/245/plc_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/247/plc_no_2.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/430/plc_no_3.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/252/pr_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/432/pr_no_2.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/258/req._contas_patricia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/274/req._no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/442/req._no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/223/ind._no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/273/ind._no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/275/ind._no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/276/ind._no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/277/ind._no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/278/ind._no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/434/em_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/445/em_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/437/pp_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/438/pp_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2024/279/subst._pl_no_7-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="72.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="171.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>