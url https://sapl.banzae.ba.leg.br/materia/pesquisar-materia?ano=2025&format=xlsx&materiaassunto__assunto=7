--- v0 (2025-12-11)
+++ v1 (2026-05-09)
@@ -10,347 +10,359 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="104">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Sessé</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/480/pl_no_5-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/480/pl_no_5-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Combate ao Alcoolismo, no município de Banzaê-BA.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Patrícia Nascimento Almeida</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/486/pl_no_6-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/486/pl_no_6-2025.pdf</t>
   </si>
   <si>
     <t>Dispôe sobre a ratificação de alteração do Contrato do Consórcio Público Interfederativo de Saúde Nordeste II.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/509/pl_no_10-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/509/pl_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política pública municipal para a garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e dá outras providências.</t>
   </si>
   <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/546/pl_no_14-2025.pdf</t>
+  </si>
+  <si>
+    <t>Disciplina diretrizes para implantação do "Maio Laranja", no âmbito do Município de Banzaê-BA.</t>
+  </si>
+  <si>
     <t>604</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/604/pl_n_11-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/604/pl_n_11-2025.pdf</t>
   </si>
   <si>
     <t>"Cria os componentes municipais do Sistema Nacional de Segurança Alimentar e Nutricional, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências."</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/605/pl_n_12-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/605/pl_n_12-2025.pdf</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivos à Lei Municipal n°. 476/2022, que institui a Política Municipal de Garantia dos Direitos do idoso."</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elton Três Irmão</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/613/req._no_4-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/613/req._no_4-2025.pdf</t>
   </si>
   <si>
     <t>Requer a convocação de psicólogos do município e do professor Felipe Castro para palestrar sobre a Campanha Setembro Amarelo – Prevenção ao Suicídio, na Câmara Municipal de Banzaê.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>Vera Leal</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/</t>
+    <t>http://sapl.banzae.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Solene em alusão à Campanha Outubro Rosa.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/451/ind._no_5-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/451/ind._no_5-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, a reestruturação total, adequação e ampliação de todo o Sistema de Esgotamento Sanitário da sede.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/454/ind._no_8-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/454/ind._no_8-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a aquisição de uma Ambulância para atender as comunidades Baixa da Cangalha, Camarão, Baixa do Juá e Pau-Ferro.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/466/ind._no_16-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/466/ind._no_16-2025.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, nos termos do art. 96 do Regimento Interno, ouvido o plenário, a aquisição e instalação de uma máquina de Raio-X, para o Centro de Saúde Nossa Senhora da Conceição – nesta.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/468/ind._no_18-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/468/ind._no_18-2025.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o Plenário, nos termos do artigo 99, do Regimento Interno, a criação de salas de pré-parto e parto, com disponibilidade de oxigênio e assistência médica e técnica, no Centro de Saúde Nossa Sra. da Conceição.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Vanderlei do Tamburil</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/487/ind.__no_35-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/487/ind.__no_35-2025.pdf</t>
   </si>
   <si>
     <t>Indica regimentalmente a exma. prefeita, ouvido o Plenário, a construção de redutores de velocidade em toda rua principal do Povoado Tamburil - neste.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Roger Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/489/ind._n_36-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/489/ind._n_36-2025.pdf</t>
   </si>
   <si>
     <t>Indico o Poder Executivo, ouvido o Plenário, a viabilização do aluguel de uma casa de apoio na cidade de Aracaju-SE, com o objetivo de oferecer suporte e acolhimento aos pacientes de Banzaê que necessitam de atendimento médico na  capital sergipana.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/571/ind._n61-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/571/ind._n61-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário a destinação de uma ambulância para atender à comunidade do povoado Queimada Grande - neste.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/537/ind._no_74-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/537/ind._no_74-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a criação de um Centro Municipal de Saúde Animal, no município de Banzaê-BA, com foco na castração de cães e gatos, além da oferta de atendimento clínico básico, vacinação, vermifugação e demais cuidados essenciais à saúde dos animais - neste.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/527/ind._no_82-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/527/ind._no_82-2025.pdf</t>
   </si>
   <si>
     <t>Indica regimentalmente a Exma. prefeita, ouvido o Plenário, o atendimento ginecológico em todos os postos de saúde do município.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/528/ind._no_83-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/528/ind._no_83-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente, a Exma. prefeita, ouvido o plenário, a construção da sede do CAPS (Centro de Atenção Psicossocial) na cidade.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/578/ind._no_111-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/578/ind._no_111-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário a aquisição de uma ambulância para o povoado Boqueirão - neste.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/588/ind._n_117-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/588/ind._n_117-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a ampliação da oferta de especialidades médicas no município de Banzaê, contemplando, entre outras, Ginecologia, Pediatria, Ortopedia e Neuropediatria - neste.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Joaozinho do Salgado</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/584/ind._n_141-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/584/ind._n_141-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a aquisição de uma nova ambulância para o Povoado Salgado - neste.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -657,68 +669,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/480/pl_no_5-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/486/pl_no_6-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/509/pl_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/604/pl_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/605/pl_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/613/req._no_4-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/451/ind._no_5-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/454/ind._no_8-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/466/ind._no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/468/ind._no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/487/ind.__no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/489/ind._n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/571/ind._n61-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/537/ind._no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/527/ind._no_82-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/528/ind._no_83-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/578/ind._no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/588/ind._n_117-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/584/ind._n_141-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/480/pl_no_5-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/486/pl_no_6-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/509/pl_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/546/pl_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/604/pl_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/605/pl_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/613/req._no_4-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/451/ind._no_5-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/454/ind._no_8-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/466/ind._no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/468/ind._no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/487/ind.__no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/489/ind._n_36-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/571/ind._n61-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/537/ind._no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/527/ind._no_82-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/528/ind._no_83-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/578/ind._no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/588/ind._n_117-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/584/ind._n_141-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -799,497 +811,524 @@
       </c>
       <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E7" t="s">
+      <c r="H7" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" t="s">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" t="s">
         <v>45</v>
       </c>
-      <c r="E9" t="s">
+      <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>50</v>
       </c>
-      <c r="D10" t="s">
+      <c r="F10" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>54</v>
       </c>
       <c r="D11" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>66</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" t="s">
         <v>67</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="F14" t="s">
+      <c r="G14" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>71</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H15" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>76</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>80</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H17" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>83</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>84</v>
       </c>
       <c r="D18" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H18" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>87</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>88</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H19" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>91</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>92</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F20" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H20" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>95</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>96</v>
       </c>
       <c r="D21" t="s">
+        <v>49</v>
+      </c>
+      <c r="E21" t="s">
+        <v>50</v>
+      </c>
+      <c r="F21" t="s">
         <v>45</v>
       </c>
-      <c r="E21" t="s">
-[...2 lines deleted...]
-      <c r="F21" t="s">
+      <c r="G21" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>98</v>
       </c>
-      <c r="H21" t="s">
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
         <v>99</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>49</v>
+      </c>
+      <c r="E22" t="s">
+        <v>50</v>
+      </c>
+      <c r="F22" t="s">
+        <v>101</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H22" t="s">
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>