--- v0 (2026-02-04)
+++ v1 (2026-05-09)
@@ -10,575 +10,563 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="182">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Patrícia Nascimento Almeida</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/459/pl_no_3-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/459/pl_no_3-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar despesas com a premiação da Copa Rural de futebol2025, do município de Banzaê-Ba.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/494/pl_no_3-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/494/pl_no_3-2025.pdf</t>
   </si>
   <si>
     <t>Dispoê sobre a autorização para o Poder Executivo municipal conceder apoio financeiro às quadrilhas juninas participantes dos festejos juninos do município de Banzaê-BA e outros dá outras providências.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Roger Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/510/pl_no_11-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/510/pl_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a implantar pontos de acesso gratuito à internet (Wi-Fi) nas praças públicas do Município de Banzaê e dá outras providências.</t>
   </si>
   <si>
-    <t>546</t>
-[...2 lines deleted...]
-    <t>14</t>
+    <t>621</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/621/pm_banzae_p_ppa_014_de_29-08-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Plurianual - PPA do município para o período 2026-2029, na forma que indica.</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Vera Leal</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/626/pl_n_26-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre nomeação da Estação de Transbordo, localizado na Praça Mãe Joana - centro de Banzaê.</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Institui o Dia do Evangélico no Município de Banzaê, a ser comemorado na primeira semana do mês de maio, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Gilson do Camamum</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/642/pl_no_30-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de praça pública no Município de Banzaê e dá outras providências.</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/647/pl_no_15.2025.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a Chefe do Poder Executivo Municipal a delegar as ações de saneamento e gestão do abastecimento de água nas localidades rurais do Município de Banzaê para a futura Central de Associações Comunitárias a ser constituída, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Vanderlei do Tamburil</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/581/mocao_n_01-2025.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apoio à Pec nº 14/2021.</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Moção de Moção de Aplausos e Reconhecimento à Quadrilha Junina Pisada Forte, do Município de Banzaê, pelo brilhante desempenho no concurso de quadrilhas em Rio Real-BA.</t>
+  </si>
+  <si>
+    <t>620</t>
   </si>
   <si>
     <t>Sessé</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/546/pl_no_14-2025.pdf</t>
-[...104 lines deleted...]
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/620/mocao_no_3-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/620/mocao_no_3-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento à tradicional Missa dos Vaqueiros do Povoado Campo do Brito, no Município de Banzaê, pela sua contribuição cultural e valorização das tradições sertanejas.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/545/req._no_1-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/545/req._no_1-2025.pdf</t>
   </si>
   <si>
     <t>Requer aprovação de Audiência Pública para discussão da Instauração da Guarda Municipal de Banzaê e outras providências</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>Elton Três Irmão</t>
   </si>
   <si>
     <t>Requer a convocação do agente de microcrédito do Crediamigo, do Banco do Nordeste – Cícero Dantas, responsável por atender Banzaê.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/447/ind._no_1-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/447/ind._no_1-2025.pdf</t>
   </si>
   <si>
     <t>Indico a regimentalmente a Sra. Prefeita, ouvido o Plenário, a implantação de via de sentido único na Rua José Benevides, centro – nesta.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/452/ind._no_6-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/452/ind._no_6-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a pavimentação do Novo Bairro “Aristides Vitor”, próximo ao Bela Vista.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/453/ind._no_7-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/453/ind._no_7-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a construção de uma praça pública, na Aldeia Baixa da Cangalha, município de Banzaê.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/455/ind._no_9-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/455/ind._no_9-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a construção de cobertura da Quadra Poliesportiva do Povoado Queimada Grande – neste município.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/456/ind._no_10-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/456/ind._no_10-2025.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a pavimentação da Rua “Secundária”, do Pov. Queimadinha – neste.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. prefeita, ouvido o plenário, a pavimentação asfáltica entre os povoados Queimada Grande e Salgado – neste.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Elton Três Irmão, Roger Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/482/ind._no_31-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/482/ind._no_31-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido o Plenário, Criação de um Parque de Exposições no Município de Banzaê.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/490/ind._no_37-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/490/ind._no_37-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido o Plenário, a pavimentação, com passagem molhada, na Rua do Cruzeiro, no Povoado Tamburil – neste.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Zé Peixinho</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido o plenário, a construção de um cemitério público no Quilombo Maria Preta – neste.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/495/ind._no_41-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/495/ind._no_41-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Exma. prefeita, ouvido o Plenário, a construção de uma ciclovia entre Banzaê e o Pov. Campo do Brito.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/496/ind._no_42-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/496/ind._no_42-2025.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o Plenário, nos termos regimentais, a distribuição de peixes e alimentos a pessoas em situação de vulnerabilidade social na Semana Santa, devidamente cadastradas na Secretaria de Assistência Social do município.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Delo Kiriri</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/497/ind._no_43-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/497/ind._no_43-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a construção de uma represa na Aldeia Baixa da Cangalha – neste.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma., ouvido o plenário, a criação do cargo e/ou contratação de COVEIRO e outras providencias, neste município.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/499/ind._no45-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/499/ind._no45-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido o Plenário, a construção de vestiários no campo do Quilombo Maria Preta – neste.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/501/ind._no_46-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/501/ind._no_46-2025.pdf</t>
   </si>
   <si>
     <t>Indico a exma. prefeita, ouvido o Plenário, nos termos regimentais, a pavimentação da Rua Flaviano Dantas – neste.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/502/ind._no_47-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/502/ind._no_47-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a limpeza das lagoas do Batico e da Grande, localizadas nas Aldeias Baixa da Cangalha e Marcação, respectivamente – neste.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/503/ind._no_48-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/503/ind._no_48-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita, ouvido o Plenário, a reforma e ampliação do viveiro de mudas municipal, localizado no Pov. Tamburil – neste.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/504/ind._no_49-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/504/ind._no_49-2025.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Prefeita, ouvido o Plenário, a ampliação e a construção de vestiários no campo de futebol da Pedra Furada – neste.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/505/ind._no_50-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/505/ind._no_50-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. prefeita, ouvido o plenário, a requalificação do campo do povoado Palmares, com a construção de vestiários e um muro baixo, no perímetro do campo.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/506/ind._no_51-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/506/ind._no_51-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. prefeita, ouvido o plenário, a aquisição de uma ambulância para atender o Povoado Monte – neste.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/507/ind._no_52-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/507/ind._no_52-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Exma. prefeita, ouvido o Plenário, a criação do Centro Municipal de Referência do Autismo e da Pessoa com Deficiência, na sede.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/514/ind._no_54-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/514/ind._no_54-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a pavimentação da Rua do Museu e da Rua que dá acesso ao campo, no trecho compreendido entre a casa de Karivaldo e o campo no povoado queimada grande – neste.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/516/ind._no_56-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/516/ind._no_56-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a pavimentação asfáltica entre as comunidades Salgado e Queimada - neste.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/549/ind._n_109-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/549/ind._n_109-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a relocação da caixa d’água do povoado Tamburil para um ponto mais elevado, a fim de melhorar a pressão e a regularidade no abastecimento de água à população local.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/636/ind._no_149-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/636/ind._no_149-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a construção de um vestiário no campo de futebol do Povoado Boqueirão - neste.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/635/ind._no_150-2025.pdf</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/635/ind._no_150-2025.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a aquisição de um caminhão compactador de lixo para o município de Banzaê - neste.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a perfuração de um poço artesiano na Aldeia Indígena Kiriri, município de Banzaê.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Modifica e altera dispositivos do Projeto de Lei nº 10, de 22 de abril de 2025.</t>
   </si>
@@ -915,68 +903,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/459/pl_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/494/pl_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/510/pl_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/546/pl_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/621/pm_banzae_p_ppa_014_de_29-08-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/626/pl_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/642/pl_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/647/pl_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/581/mocao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/620/mocao_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/545/req._no_1-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/447/ind._no_1-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/452/ind._no_6-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/453/ind._no_7-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/455/ind._no_9-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/456/ind._no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/482/ind._no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/490/ind._no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/495/ind._no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/496/ind._no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/497/ind._no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/499/ind._no45-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/501/ind._no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/502/ind._no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/503/ind._no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/504/ind._no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/505/ind._no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/506/ind._no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/507/ind._no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/514/ind._no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/516/ind._no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/549/ind._n_109-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/636/ind._no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/635/ind._no_150-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.banzae.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/459/pl_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/494/pl_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/510/pl_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/621/pm_banzae_p_ppa_014_de_29-08-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/626/pl_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/642/pl_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/647/pl_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/581/mocao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/620/mocao_no_3-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/545/req._no_1-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/447/ind._no_1-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/452/ind._no_6-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/453/ind._no_7-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/455/ind._no_9-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/456/ind._no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/482/ind._no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/490/ind._no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/495/ind._no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/496/ind._no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/497/ind._no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/499/ind._no45-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/501/ind._no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/502/ind._no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/503/ind._no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/504/ind._no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/505/ind._no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/506/ind._no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/507/ind._no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/514/ind._no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/516/ind._no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/549/ind._n_109-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/636/ind._no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2025/635/ind._no_150-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H44"/>
+  <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1057,1118 +1045,1091 @@
       </c>
       <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>48</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>49</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="E11" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H11" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>58</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="F13" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" t="s">
         <v>67</v>
       </c>
-      <c r="F14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H14" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="E15" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="F15" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E16" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F16" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H16" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" t="s">
+        <v>31</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D17" t="s">
-[...8 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>82</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E18" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F18" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>86</v>
       </c>
       <c r="D19" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E19" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F19" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H19" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20" t="s">
+        <v>71</v>
+      </c>
+      <c r="F20" t="s">
+        <v>67</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H20" t="s">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" t="s">
+        <v>71</v>
+      </c>
+      <c r="F21" t="s">
         <v>93</v>
       </c>
-      <c r="B21" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
-        <v>41</v>
+        <v>94</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D22" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E22" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F22" t="s">
-        <v>97</v>
+        <v>51</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H22" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>101</v>
       </c>
       <c r="D23" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E23" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F23" t="s">
-        <v>56</v>
+        <v>102</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>102</v>
+        <v>36</v>
       </c>
       <c r="H23" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>104</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>105</v>
       </c>
       <c r="D24" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E24" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="H24" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>108</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>109</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E25" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F25" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>110</v>
       </c>
       <c r="H25" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>112</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>113</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E26" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F26" t="s">
-        <v>27</v>
+        <v>114</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E27" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F27" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="G27" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H27" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>121</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" t="s">
+        <v>71</v>
+      </c>
+      <c r="F28" t="s">
+        <v>51</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>122</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
       <c r="H28" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>125</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E29" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F29" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H29" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>128</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>129</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E30" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F30" t="s">
-        <v>27</v>
+        <v>114</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>130</v>
       </c>
       <c r="H30" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>133</v>
       </c>
       <c r="D31" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E31" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F31" t="s">
-        <v>118</v>
+        <v>51</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H31" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>137</v>
       </c>
       <c r="D32" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E32" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F32" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H32" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>140</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>141</v>
       </c>
       <c r="D33" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E33" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F33" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H33" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>144</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>145</v>
       </c>
       <c r="D34" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E34" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F34" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>146</v>
       </c>
       <c r="H34" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>148</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>149</v>
       </c>
       <c r="D35" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E35" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F35" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>150</v>
       </c>
       <c r="H35" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>152</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>153</v>
       </c>
       <c r="D36" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E36" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>154</v>
       </c>
       <c r="H36" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>156</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>157</v>
       </c>
       <c r="D37" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E37" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F37" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H37" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>160</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>161</v>
       </c>
       <c r="D38" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E38" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F38" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H38" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>164</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>165</v>
       </c>
       <c r="D39" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E39" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H39" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>168</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>169</v>
       </c>
       <c r="D40" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E40" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F40" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>170</v>
       </c>
       <c r="H40" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>172</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>173</v>
       </c>
       <c r="D41" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E41" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F41" t="s">
-        <v>27</v>
+        <v>114</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H41" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>175</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>48</v>
+      </c>
+      <c r="D42" t="s">
         <v>176</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="E42" t="s">
         <v>177</v>
       </c>
-      <c r="D42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F42" t="s">
-        <v>118</v>
+        <v>51</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="H42" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>179</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D43" t="s">
+        <v>176</v>
+      </c>
+      <c r="E43" t="s">
+        <v>177</v>
+      </c>
+      <c r="F43" t="s">
         <v>180</v>
       </c>
-      <c r="E43" t="s">
+      <c r="G43" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H43" t="s">
         <v>181</v>
-      </c>
-[...33 lines deleted...]
-        <v>185</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
-    <hyperlink ref="G44" r:id="rId43"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>