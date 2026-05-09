--- v0 (2026-03-24)
+++ v1 (2026-05-09)
@@ -10,98 +10,359 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="103">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>Patrícia Nascimento Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/716/pl_no_8-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a alteração da denominação da Escola Municipal Quilombola Francisco Teixeira, localizada na Comunidade Quilombola Baixão dos Negros, no Município de Banzaê/BA, e dá outras providências"</t>
+  </si>
+  <si>
     <t>657</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sessé</t>
   </si>
   <si>
     <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/657/ind._no_7-2026.pdf</t>
   </si>
   <si>
     <t>indica à Senhora Prefeita Municipal, ouvido o Plenário, que sejam adotadas as providências necessárias para a reforma total e ampliação do Calçadão do Povoado Campo Brito, no Município de Banzaê.</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Gilson do Camamum</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/670/ind._no_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, regimentalmente, à Exma. Sra. Prefeita Municipal de Banzaê, ouvido o Plenário, a implantação da cobertura da quadra poliesportiva do Povoado Boqueirão, garantindo o uso adequado do espaço para atividades esportivas e comunitárias em quaisquer condições climáticas.</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/684/ind._no_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, regimentalmente, à Exma. Sra. Prefeita Municipal de Banzaê, ouvido o Plenário, a execução do calçamento da frente e entorno da Igreja do Povoado Boqueirão, utilizando blocos intertravados, com passeios e jardinagem, visando melhorar a circulação de pedestres e valorizar o espaço comunitário.</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/672/ind._no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, regimentalmente, à Exma. Sra. Prefeita Municipal de Banzaê, ouvido o Plenário, a pavimentação do Beco de Pardal com blocos intertravados, visando a melhoria da mobilidade urbana, a segurança dos pedestres e a acessibilidade local.</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Zé Peixinho</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/685/ind._no_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Senhora Prefeita a construção de um cemitério público no Povoado Gitirana, Município de Banzaê, visando atender à população local com dignidade e segurança.</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Joaozinho do Salgado</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/674/ind._no_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, à construção de uma capela e instalação de portão no cemitério do Povoado Salgado - neste.</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Célio Gama</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/678/ind._no_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Senhora Prefeita a construção da cobertura da quadra poliesportiva do Quilombo Terra Lua.</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/679/ind._no_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Senhora Prefeita, ouvido o Plenário, a construção de vestiários no campo do Quilombo Terra da Lua.</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Vera Leal</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/687/ind._no_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, regimentalmente, à Excelentíssima Senhora Prefeita, ouvido o Plenário, a construção de uma ponte entre o Povoado Palmares e o Povoado Novo Segredo, sobre o riacho local, bem como a extensã1o da pavimentação da via de acesso à escola do Povoado Palmares.</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/688/ind._no_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, regimentalmente, à Excelentíssima Senhora Prefeita, ouvido o Plenário, a construção de uma ponte na travessia do riacho Massacará, situada entre os povoados Salgado e Queimada, no Município de Banzaê.</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/689/ind._no_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, regimentalmente, à Excelentíssima Senhora Prefeita, ouvido o Plenário, a construção de uma praça pública na localidade denominada Aldeia Baixa da Cangalha, situada na zona rural do Município de Banzaê.</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Elton Três Irmão</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/690/ind._no_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal de Banzaê, após ouvido o Plenário, a construção de um Parque de Exposições e de um Parque de Vaquejada neste município.</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/691/ind._no_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de obras de calçamento no Povoado Lagoa Pedra, neste Município.</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/692/ind._no_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Banzaê que determine à secretaria competente a implantação da cobertura da quadra poliesportiva da Aldeia Tuxá, município de Banzaê.</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/696/ind._no_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal, ouvido o Plenário e observadas as formalidades regimentais, que determine ao setor competente a pavimentação da Rua Flaviano Dantas, neste Município.</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Roger Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indica à Senhora Prefeita Municipal, na forma regimental e após ouvido o Plenário, a pavimentação da Rua Tereza Miranda e da Rua Nova, no município de Banzaê/BA.</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Vanderlei do Tamburil</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal a instalação de placas de sinalização identificadora em todas as estradas vicinais do Município de Banzaê-BA.</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. senhor prefeito municipal a construção de uma praça pública na Aldeia Pau Ferro, Zona Rural do município de Banzaê.</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. senhor prefeito municipal a pavimentação do acesso às capelinhas do Povoado Tamburil, bem como o emplacamento identificativo das respectivas capelas e melhorias na iluminação pública, no município de Banzaê.</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/718/ind._no_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, após ouvido o Plenário, que sejam adotadas as providências necessárias visando à pavimentação da Rua Nova, conhecida como Rua da Pindoba, no trecho que interliga os povoados Salgado e Queimada Grande, neste Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -405,69 +666,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/657/ind._no_7-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/716/pl_no_8-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/657/ind._no_7-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/670/ind._no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/684/ind._no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/672/ind._no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/685/ind._no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/674/ind._no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/678/ind._no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/679/ind._no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/687/ind._no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/688/ind._no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/689/ind._no_37-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/690/ind._no_38-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/691/ind._no_39-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/692/ind._no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/696/ind._no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/718/ind._no_60-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="178.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -478,53 +739,593 @@
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>42</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>47</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>56</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>56</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>69</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>47</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>77</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H16" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H17" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>86</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H18" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>91</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H19" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>94</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>91</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H21" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>99</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>47</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H22" t="s">
+        <v>102</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>