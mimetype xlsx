--- v1 (2026-05-09)
+++ v2 (2026-06-24)
@@ -10,100 +10,115 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="109">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Patrícia Nascimento Almeida</t>
   </si>
   <si>
     <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/716/pl_no_8-2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da denominação da Escola Municipal Quilombola Francisco Teixeira, localizada na Comunidade Quilombola Baixão dos Negros, no Município de Banzaê/BA, e dá outras providências"</t>
   </si>
   <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Célio Gama</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/727/pl_no_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina “Rua Maria Odília de Jesus” o logradouro público conhecido como Rua da Pindoba, no Município de Banzaê-BA.</t>
+  </si>
+  <si>
     <t>657</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sessé</t>
   </si>
   <si>
     <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/657/ind._no_7-2026.pdf</t>
   </si>
   <si>
     <t>indica à Senhora Prefeita Municipal, ouvido o Plenário, que sejam adotadas as providências necessárias para a reforma total e ampliação do Calçadão do Povoado Campo Brito, no Município de Banzaê.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Gilson do Camamum</t>
@@ -153,53 +168,50 @@
   <si>
     <t>Indica à Senhora Prefeita a construção de um cemitério público no Povoado Gitirana, Município de Banzaê, visando atender à população local com dignidade e segurança.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Joaozinho do Salgado</t>
   </si>
   <si>
     <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/674/ind._no_25-2026.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, à construção de uma capela e instalação de portão no cemitério do Povoado Salgado - neste.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>Célio Gama</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/678/ind._no_33-2026.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a construção da cobertura da quadra poliesportiva do Quilombo Terra Lua.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/679/ind._no_34-2026.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita, ouvido o Plenário, a construção de vestiários no campo do Quilombo Terra da Lua.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Vera Leal</t>
@@ -297,57 +309,63 @@
   <si>
     <t>http://sapl.banzae.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita Municipal, na forma regimental e após ouvido o Plenário, a pavimentação da Rua Tereza Miranda e da Rua Nova, no município de Banzaê/BA.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Vanderlei do Tamburil</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal a instalação de placas de sinalização identificadora em todas as estradas vicinais do Município de Banzaê-BA.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/702/ind._no_47-2026.pdf</t>
+  </si>
+  <si>
     <t>Indica ao Exmo. senhor prefeito municipal a construção de uma praça pública na Aldeia Pau Ferro, Zona Rural do município de Banzaê.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/705/ind._no_50-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. senhor prefeito municipal a pavimentação do acesso às capelinhas do Povoado Tamburil, bem como o emplacamento identificativo das respectivas capelas e melhorias na iluminação pública, no município de Banzaê.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/718/ind._no_60-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, após ouvido o Plenário, que sejam adotadas as providências necessárias visando à pavimentação da Rua Nova, conhecida como Rua da Pindoba, no trecho que interliga os povoados Salgado e Queimada Grande, neste Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -666,56 +684,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/716/pl_no_8-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/657/ind._no_7-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/670/ind._no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/684/ind._no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/672/ind._no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/685/ind._no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/674/ind._no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/678/ind._no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/679/ind._no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/687/ind._no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/688/ind._no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/689/ind._no_37-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/690/ind._no_38-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/691/ind._no_39-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/692/ind._no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/696/ind._no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/718/ind._no_60-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/716/pl_no_8-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/727/pl_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/657/ind._no_7-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/670/ind._no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/684/ind._no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/672/ind._no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/685/ind._no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/674/ind._no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/678/ind._no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/679/ind._no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/687/ind._no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/688/ind._no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/689/ind._no_37-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/690/ind._no_38-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/691/ind._no_39-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/692/ind._no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/696/ind._no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/702/ind._no_47-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/705/ind._no_50-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/718/ind._no_60-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="87.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -747,585 +765,612 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" t="s">
         <v>18</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G11" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H12" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F14" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>72</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H15" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>77</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H16" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>81</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H17" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>84</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>85</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F18" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>89</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" t="s">
         <v>90</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="F19" t="s">
+      <c r="G19" s="1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>93</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>94</v>
       </c>
       <c r="D20" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="H20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F21" t="s">
-        <v>91</v>
+        <v>24</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="H21" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D22" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" t="s">
+        <v>95</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H22" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>106</v>
+      </c>
+      <c r="D23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" t="s">
         <v>18</v>
       </c>
-      <c r="F22" t="s">
-[...6 lines deleted...]
-        <v>102</v>
+      <c r="G23" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H23" t="s">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>