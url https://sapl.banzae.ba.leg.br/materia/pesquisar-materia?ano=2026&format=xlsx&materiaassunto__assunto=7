--- v0 (2026-03-24)
+++ v1 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="39">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -82,50 +82,95 @@
     <t>Indica ao Poder Executivo a atualização do valor da subvenção social destinada à Liga Baiana Contra o Câncer – Hospital Aristides Maltez.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/651/ind._no_2-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente da Câmara Municipal de Banzaê/BA a implantação de Plano de Saúde para todos os servidores efetivos da Câmara Municipal, em razão das condições ambientais decorrentes da existência de Estação Elevatória de Esgoto (EEE) instalada no subsolo do prédio do Poder Legislativo.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/658/ind._no_9-2026.pdf</t>
   </si>
   <si>
     <t>indica à Senhora Prefeita Municipal, ouvido o Plenário, que sejam adotadas as providências necessárias para a construção de um Centro de Especialidades Médicas no Município de Banzaê.</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Joaozinho do Salgado</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/673/ind._no_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, à aquisição de duas ambulâncias para atender os povoados Salgado e Queimada Grande - neste.</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Vanderlei do Tamburil</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/680/ind._no_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a implantação de aulas de natação para crianças com Transtorno do Espectro Autista (TEA) no município de Banzaê.</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Elton Três Irmão</t>
+  </si>
+  <si>
+    <t>http://sapl.banzae.ba.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal, ouvido o Plenário, a implantação da Casa do Idoso e de um Centro de Atenção Psicossocial (CAPS) na sede do Município de Banzaê.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -429,68 +474,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/650/ind._no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/651/ind._no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/658/ind._no_9-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/650/ind._no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/651/ind._no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/658/ind._no_9-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/673/ind._no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/680/ind._no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H4"/>
+  <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -554,55 +599,136 @@
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>36</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" t="s">
+        <v>38</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>