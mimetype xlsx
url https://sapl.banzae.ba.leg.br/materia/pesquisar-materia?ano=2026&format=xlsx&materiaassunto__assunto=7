--- v1 (2026-05-09)
+++ v2 (2026-06-24)
@@ -123,51 +123,51 @@
   <si>
     <t>680</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Vanderlei do Tamburil</t>
   </si>
   <si>
     <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/680/ind._no_30-2026.pdf</t>
   </si>
   <si>
     <t>Indico regimentalmente a Exma. Prefeita(o), ouvido o Plenário, a implantação de aulas de natação para crianças com Transtorno do Espectro Autista (TEA) no município de Banzaê.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Elton Três Irmão</t>
   </si>
   <si>
-    <t>http://sapl.banzae.ba.leg.br/media/</t>
+    <t>http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/698/ind._no_44-2026.pdf</t>
   </si>
   <si>
     <t>Indica à Excelentíssima Senhora Prefeita Municipal, ouvido o Plenário, a implantação da Casa do Idoso e de um Centro de Atenção Psicossocial (CAPS) na sede do Município de Banzaê.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -474,51 +474,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/650/ind._no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/651/ind._no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/658/ind._no_9-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/673/ind._no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/680/ind._no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/650/ind._no_1-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/651/ind._no_2-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/658/ind._no_9-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/673/ind._no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/680/ind._no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.banzae.ba.leg.br/media/sapl/public/materialegislativa/2026/698/ind._no_44-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="87.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">