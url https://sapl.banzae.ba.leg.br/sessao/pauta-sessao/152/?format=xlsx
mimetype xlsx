--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -87,51 +87,51 @@
   <si>
     <t>Indicação nº 51 de 2026</t>
   </si>
   <si>
     <t>Vanderlei do Tamburil</t>
   </si>
   <si>
     <t>Indica ao Exmo. prefeito municipal a realização de concurso público para a criação do Hino Oficial do município de Banzaê.</t>
   </si>
   <si>
     <t>Indicação nº 55 de 2026</t>
   </si>
   <si>
     <t>Joaozinho do Salgado</t>
   </si>
   <si>
     <t>Indica, na forma regimental, ao Poder Executivo Municipal, que adote as providências necessárias para a pavimentação das vias de acesso e circulação interna e a construção de uma praça pública na Aldeia Tuxá, em Banzaê.</t>
   </si>
   <si>
     <t>Indicação nº 58 de 2026</t>
   </si>
   <si>
     <t>Elton Três Irmão</t>
   </si>
   <si>
-    <t>Indica, ouvido o Plenário e na forma regimental, ao Poder Executivo Municipal, a pavimentação da Rua dos Anacletos, a partir da Avenida Principal, no sentido Curral Falso, bem como da Rua da Quadra, ambas localizadas no povoado Palmares, neste município de Banzaê.</t>
+    <t>Indica, ouvido o Plenário e na forma regimental, ao Poder Executivo Municipal, a pavimentação da Rua dos Anacletos, a partir da Avenida Principal, no sentido Curral Falso, bem como da Rua da Quadra, ambas localizadas no Povoado Monte, neste município de Banzaê.</t>
   </si>
   <si>
     <t>Indicação nº 59 de 2026</t>
   </si>
   <si>
     <t>Vera Leal</t>
   </si>
   <si>
     <t>Indica, ouvido o Plenário e na forma regimental, ao Poder Executivo Municipal, que adote as providências necessárias para a pavimentação da Rua de Trás da localidade conhecida como Queimadinha, município de Banzaê.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>